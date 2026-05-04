--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -916,196 +916,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Installer une Atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phantasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Architecture, espace, aisthesis, 5, https://popups.uliege.be/0774-7136/index.php?id=789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0774-7136.789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Animer l'espace public ? Une question pluridisciplinaire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Animer l’espace public ? Entre programmation urbaine et activation citoyenne, 3, https://journals.openedition.org/ambiances/903. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ambiances.1039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ambiances.1039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01878779v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01878768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As polifonias que tecem a cidade</w:t>
               </w:r>
@@ -1465,260 +1465,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silencing the city?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoundEffects - An Interdisciplinary Journal of Sound and Sound Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 3 (n°3), pp. 62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7146/se.v3i3.18441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[CR de lecture] Music, Sound and Space. Transformations of Public and Private Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoundEffects - An Interdisciplinary Journal of Sound and Sound Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, https://www.soundeffects.dk/article/view/18446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commented City Walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wi: Journal of Mobile Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol.7 (n°1), pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980752v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01560105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dare il tono ai territori</w:t>
               </w:r>
@@ -4561,51 +4561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiances en débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5708,337 +5708,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03083997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poética do Condomínio Barão de Mauá. Como restituir a persistência do meio de vida em uma área contaminada?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rozestraten, Artur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagens Urbanas - cidade doce e bem-estar na cidade - reimaginar a habitação precária</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anablume Editora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-317, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02943484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Atmospherization of Everyday Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loenhart, Klaus Klaas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breathe. Investigations into Our Atmospherically Entangled Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel : Birkhäuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-174, 2021, 978-3-0356-1210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Silence of Mauá: An Atmospheric Ethnography of Urban Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bull, Michael; Cobussen, Marcel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Sonic Methodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781501338779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500319v1</w:t>
-              </w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-03500321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des ambiances. Introduction</w:t>
               </w:r>
@@ -6659,272 +6659,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Sonic Attunement of Social Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Guillebaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toward an Anthropology of Ambient Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-232, 2017, 9780367869052</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Über die Daseinsweise des Gehens in der Stadt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Justin Winkler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gehen in der Stadt. Ein Lesebuch zur Poetik und Rhetorik des städtischen Gehens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonas Verlag, pp. 112-127, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Smellscape Design and Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victoria Henshaw; Kate McLean; Dominic Medway; Chris Perkins; Gary Warnaby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing with Smell. Practices, Techniques and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-81, 2017, 9781138955547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879788v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-01879786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Art of Impregnation</w:t>
               </w:r>
@@ -7171,50 +7171,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heuristique et potentialités du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hégron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barles, Sabine; Blanc, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologies Urbaines. Sur le terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-129, 2016, 978-2-7178-6881-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A l'écoute des atmosphères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guerra, Silvia; Illouz, Audrey; Fiévet Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7227,156 +7326,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab'Bel; Suresnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-34, 2016, 978-2-9537180-4-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879789v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01879790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sonore dans tous ses états. Quarante ans de recherche au Cresson</w:t>
               </w:r>
@@ -7773,186 +7773,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ambiências de passagem - figuras, condutas, medidas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duarte, Christiane Rose and Villanova, Roselyne de. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novos olhares sobre o lugar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ContraCapa, pp.101-127, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'énigme des ambiances en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Thibaud et Cristiane Rose Duarte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances urbaines en partage. Pour une écologie sociale de la ville sensible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MétisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MétisPresses</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01113932v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00995494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner le ton aux territoires</w:t>
               </w:r>
@@ -8827,51 +8827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prologue de l'ouvrage &amp;quot;Ambiances en débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9025,51 +9025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Amphoux, Jean-Paul Thibaud and Grégoire Chelkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances en Débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions A la Croisée, pp. 9-14, 2004</w:t>
@@ -9124,51 +9124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9700,51 +9700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des silences dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10934,77 +10934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiências e controvérsias: dois métodos complementares para melhorar a comunicação do risco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12556,1347 +12556,1347 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiências de Risco : pesquida de campo sobre a experiência difusa dos riscos de contaminaçao em Barão de Mauà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Okamura</w:t>
+                <w:t xml:space="preserve">Patrick Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 89, CRESSON, CNRS : Centre national de la recherche scientifique, PEPS : Projets exploratoires premier soutien. 2015, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADAPTALITT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566433v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiances urbaines en partage. Dépaysement et interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 89, CRESSON, CNRS : Centre national de la recherche scientifique, PEPS : Projets exploratoires premier soutien. 2015, pp.50</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MRT : Programme de recherche sur le dialogue interculturel dans les espaces urbains; Ministère de la culture; CRESSON. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Tricot</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épreuve interdisciplinaire et interculturelle des ambiances urbaines. Pour un partage d’expériences France – Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Rhône-Alpes. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations d'ambiances. Processus et modalités d'émergence des ambiances urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 67, Ministère Recherche : FNS ACI ; CRESSON. 2007, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compositions de la marche en ville. Contribution de l'équipe Cresson au rapport de recherche final Winkin Yves et Lavadinho Sonia (éds.), 2008 &amp;quot; Des villes qui marchent, tendances durables en urbanisme, mobilité et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lolive</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bontems</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 73, Cresson; ENS Lyon; Université de Lyon. 2007, pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la qualité des espaces publics urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and EDF. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sens de l’hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and APN CNRS. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets sensibles en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and REC and ACROE, Région Rhône-Alpes. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositions sensibles de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Balez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 51, CRESSON, Ministère de l'équipement, du logement, des transports et de l'espace, ENSA : école nationale supérieure d'architecture. 2000, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiances des espaces d'accueil du service de radiodiagnostic de l'institut Gustave Roussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 49, CRESSON. 1999, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d'ambiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] n°140, IREC (Institut de Recherche sur l'Environnement Construit); Ecole Polytechnique Fédérale de Lausanne (EPFL). 1998, 181 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Région Rhône-Alpes. 2010</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de l'ethnométhodologie à la perception en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and PIR-Villes. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiances sous la ville : une approche écologique des espaces publics souterrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Thomas</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] MRT : Programme de recherche sur le dialogue interculturel dans les espaces urbains; Ministère de la culture; CRESSON. 2010</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Belchun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 37, CRESSON; Plan Urbain. 1997, pp.304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...800 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...94 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au seuil de l'audible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14622,77 +14622,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sensory risk culture Risk communication about contamination at Barão de Mauá (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14929,51 +14929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C66B2379"/>
+    <w:nsid w:val="24AF877B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15160,51 +15160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-thibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3889-6872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058496386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44481877" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-paul.thibaud@grenoble.archi.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cresson.archi.fr/default.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambiances.net/home.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.3126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.102.0067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.1039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0774-7136.789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos Ro&#231;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2014.07.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/se.v3i3.18441" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2240-9599/3477" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2012.2659" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/174589311X12961584845846" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.066.0111" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2002.2119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1996.1965" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1994.2509" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1992.1694" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878644v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanc-Tailleur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ingold" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11907&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zerbib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222?srsltid=AfmBOopNCW9o3dxmL7dPHNH8TDkUMouzSaqGb4MgXF7Gyl6slAcgsjMj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032655307" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Brahy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zacca&#239;-Reyners" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/enchantement-pub2023/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01879596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rose Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grosjean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsparentheses.com/l-espace-urbain-en-methodes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-ecoute-des-mondes-nicolas-tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-the-City-Reconfiguration-and-Fragmentation/Molder-Conceicao-Fonseca/p/book/9781032590974" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846769497" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.48611/isbn.978-2-406-14980-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Ayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Tafferant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Zahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/bloomsbury-handbook-of-sonic-methodologies-9781501338779/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/978-3-0356-1210-3/html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkani, Abdelaziz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riobooks.com.br/arquitetura/architecture-subjectivity-and-culture-scenarios-and-transversal-paths-for-research" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proarq.fau.ufrj.br/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Worship-Sound-Spaces-Architecture-Acoustics-and-Anthropology-1st-Edition/Guillebaud-Lavandier/p/book/9780367234225" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrariavozes.com.br/psicologiaambiental8532656790/p" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Designing-with-Smell-Practices-Techniques-and-Challenges/Henshaw-McLean-Medway-Perkins-Warnaby/p/book/9781138955547" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Toward-an-Anthropology-of-Ambient-Sound/Guillebaud/p/book/9780367869052#" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879781v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315770567.ch21" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315770567.ch21" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879783v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Aesthetics-of-Atmospheres/Bohme-Thibaud/p/book/9781138324558#" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lab-bel.com/edition/the-light-hours-2/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879789v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie-c2x32211325" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2003&amp;amp;id_collection=152" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/musiques/locussonus/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.traversees-urbaines.fr/saison7/edition.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/service-des-publications.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01113932v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metispresses.ch/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995494v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995497v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995496v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879804v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/159/9782880745356/vingt-mille-lieux-sous-les-terres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graue-edition.de/Buecher/28/Die-Kunst-der-Wahrnehmung" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879809v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/espaces-de-vie-9782200261702" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879812v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/l-espace-urbain-en-methodes?idart=95&amp;amp;nouveauA=rechercheA&amp;amp;recherche=jean%20paul%20thibaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879813v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879814v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879815v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753906v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657432v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220248" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Albertsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220242" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466323v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404362v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745972v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745880v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01879561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878938v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Piscot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878871v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112167v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878826v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878812v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879826v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993846v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879829v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364158v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882553v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petiteau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774925v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Belchun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373812v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879748v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428003v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-thibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3889-6872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058496386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44481877" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-paul.thibaud@grenoble.archi.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cresson.archi.fr/default.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambiances.net/home.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.3126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.102.0067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0774-7136.789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.1039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos Ro&#231;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2014.07.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/se.v3i3.18441" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2240-9599/3477" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2012.2659" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/174589311X12961584845846" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.066.0111" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2002.2119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1996.1965" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1994.2509" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1992.1694" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878644v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanc-Tailleur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ingold" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11907&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zerbib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222?srsltid=AfmBOopNCW9o3dxmL7dPHNH8TDkUMouzSaqGb4MgXF7Gyl6slAcgsjMj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032655307" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Brahy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zacca&#239;-Reyners" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/enchantement-pub2023/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01879596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rose Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grosjean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsparentheses.com/l-espace-urbain-en-methodes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-ecoute-des-mondes-nicolas-tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-the-City-Reconfiguration-and-Fragmentation/Molder-Conceicao-Fonseca/p/book/9781032590974" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846769497" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.48611/isbn.978-2-406-14980-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Ayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Tafferant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Zahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500321v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/978-3-0356-1210-3/html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/bloomsbury-handbook-of-sonic-methodologies-9781501338779/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkani, Abdelaziz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riobooks.com.br/arquitetura/architecture-subjectivity-and-culture-scenarios-and-transversal-paths-for-research" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proarq.fau.ufrj.br/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Worship-Sound-Spaces-Architecture-Acoustics-and-Anthropology-1st-Edition/Guillebaud-Lavandier/p/book/9780367234225" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrariavozes.com.br/psicologiaambiental8532656790/p" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Toward-an-Anthropology-of-Ambient-Sound/Guillebaud/p/book/9780367869052#" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Designing-with-Smell-Practices-Techniques-and-Challenges/Henshaw-McLean-Medway-Perkins-Warnaby/p/book/9781138955547" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879781v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315770567.ch21" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315770567.ch21" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879783v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Aesthetics-of-Atmospheres/Bohme-Thibaud/p/book/9781138324558#" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lab-bel.com/edition/the-light-hours-2/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879790v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie-c2x32211325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2003&amp;amp;id_collection=152" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/musiques/locussonus/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.traversees-urbaines.fr/saison7/edition.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/service-des-publications.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01113932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metispresses.ch/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995497v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995496v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879804v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/159/9782880745356/vingt-mille-lieux-sous-les-terres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graue-edition.de/Buecher/28/Die-Kunst-der-Wahrnehmung" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879809v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/espaces-de-vie-9782200261702" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879812v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/l-espace-urbain-en-methodes?idart=95&amp;amp;nouveauA=rechercheA&amp;amp;recherche=jean%20paul%20thibaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879813v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879814v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879815v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753906v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657432v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220248" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Albertsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220242" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466323v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404362v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745972v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745880v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01879561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878938v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Piscot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878871v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112167v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878826v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878812v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879826v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993846v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879829v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364158v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882553v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petiteau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774925v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Belchun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373812v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879748v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428003v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>