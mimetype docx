--- v1 (2026-05-04)
+++ v2 (2026-05-06)
@@ -916,196 +916,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Animer l'espace public ? Une question pluridisciplinaire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Animer l’espace public ? Entre programmation urbaine et activation citoyenne, 3, https://journals.openedition.org/ambiances/903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ambiances.1039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Installer une Atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phantasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Architecture, espace, aisthesis, 5, https://popups.uliege.be/0774-7136/index.php?id=789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/0774-7136.789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878768v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01878779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As polifonias que tecem a cidade</w:t>
               </w:r>
@@ -2130,174 +2130,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Sensory Fabric of Urban Ambiances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Senses and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.203-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2752/174589311X12961584845846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Sonic Paradigm of Urban Ambiances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sonic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980746v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00978343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a praxiology of sound environment</w:t>
               </w:r>
@@ -2346,247 +2346,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A ambiência : trilhando caminho para uma perspectiva internacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUA (Campinas, Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (14), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je - tu- il, la marche aux trois personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 359, pp.63-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00502589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du son neuf dans notre vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 250, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995536v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00502589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la rue en marche. Essai sur l'altération des ambiances urbaines</w:t>
               </w:r>
@@ -5471,798 +5471,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silence of Mauá: An Atmospheric Ethnography of Urban Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bull, Michael; Cobussen, Marcel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Sonic Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9781501338779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poética do Condomínio Barão de Mauá. Como restituir a persistência do meio de vida em uma área contaminada?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rozestraten, Artur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagens Urbanas - cidade doce e bem-estar na cidade - reimaginar a habitação precária</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anablume Editora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-317, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02943484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Atmospherization of Everyday Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loenhart, Klaus Klaas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breathe. Investigations into Our Atmospherically Entangled Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel : Birkhäuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-174, 2021, 978-3-0356-1210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage des ambiances. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tallagrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallagrand, Didier; Thibaud, Jean-Paul; Tixier, Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’usage des ambiances. Une épreuve sensible des situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ﻿979 1 0370 0623 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nefta : une corbeille de sons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkani, Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gamal Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, Marc; Saïd, Noha Gamal; Goeury, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonnances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MétisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-227, 2021, 9782940563821</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’ambiance d’une bergerie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Kadiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Tafferant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Zahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, Marc; Saïd, Noha Gamal; Goeury, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonnances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MétisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-65, 2021, 9782940563821</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcher à l'écoute de la médina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gamal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Breviglieri, Marc; Said, Noha Gamal; Goeury, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l'urbain au Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MētisPresses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-58, 2021, 9782940563821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424019v1</w:t>
-              </w:r>
-[...657 lines deleted...]
-                <w:t xml:space="preserve">halshs-03083998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an ambient ecology of the urban</w:t>
               </w:r>
@@ -6659,272 +6659,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smellscape Design and Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victoria Henshaw; Kate McLean; Dominic Medway; Chris Perkins; Gary Warnaby. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Designing with Smell. Practices, Techniques and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-81, 2017, 9781138955547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Sonic Attunement of Social Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Guillebaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward an Anthropology of Ambient Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-232, 2017, 9780367869052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Über die Daseinsweise des Gehens in der Stadt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Justin Winkler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gehen in der Stadt. Ein Lesebuch zur Poetik und Rhetorik des städtischen Gehens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jonas Verlag, pp. 112-127, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879786v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01879788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Art of Impregnation</w:t>
               </w:r>
@@ -7085,556 +7085,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening to atmospheres</w:t>
+                <w:t xml:space="preserve">Heuristique et potentialités du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hégron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barles, Sabine; Blanc, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologies Urbaines. Sur le terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-129, 2016, 978-2-7178-6881-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'écoute des atmosphères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guerra, Silvia; Illouz, Audrey; Fiévet Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The light hours. Haroon Mirza? Villa Savoye</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab'Bel; Suresnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-34, 2016, 978-2-9537180-4-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Hégron</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Barles, Sabine; Blanc, Nathalie. </w:t>
+                <w:t xml:space="preserve">hal-01879789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sonore dans tous ses états. Quarante ans de recherche au Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aterianus-Owanga, Alice; Santiago, Jorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologies Urbaines. Sur le terrain</w:t>
+              <w:t xml:space="preserve">Aux sons des mémoires. Musiques, mémoires, archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-129, 2016, 978-2-7178-6881-4</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-172, 2016, 978-2-7297-0909-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">A l'écoute des atmosphères</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listening to atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guerra, Silvia; Illouz, Audrey; Fiévet Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The light hours. Haroon Mirza? Villa Savoye</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab'Bel; Suresnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-34, 2016, 978-2-9537180-4-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Aterianus-Owanga, Alice; Santiago, Jorge. </w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprégnations de Tokyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tixier, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux sons des mémoires. Musiques, mémoires, archives</w:t>
+              <w:t xml:space="preserve">Traversées urbaines. Villes et films en regard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-172, 2016, 978-2-7297-0909-9</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MétisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-80, 2015, 978-2-940563-00-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises et emprises de la ville sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jerôme Joy; Peter Sinclair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Locus Sonus. Dix ans d'expérimentations en art sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mot et le reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-138, 2015, 9782360541782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879793v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01879792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installing an Atmosphere</w:t>
               </w:r>
@@ -8151,246 +8151,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Por uma gramática geradora das ambiências</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baracuhy Calvacanti Scocuglia, Jovanska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cidade, Cultura e Urbanidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Pessoa : Editora Universitária da UFPB, pp.27-70, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des réseaux métaphoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Espinasse, Catherine and Le Mouël, Eloi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux et liens. T. 2, Des liens qui créent des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.159-182, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des ambiances en passant - figures, allures, mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villanova, Roselyne de and Duarte, Christiane Rose. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux regards sur l'habiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp. 125-154, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995498v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00995501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three dynamics of urban ambiances</w:t>
               </w:r>
@@ -8662,827 +8662,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O ambiente sensorial das cidades : para uma abordagem de ambiências urbanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tassara, E.T.O., Rabinovitch, E.P. and Guedes, M.C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psicologia e Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUC Editoria da PUC-SP, pp. 347-361, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prologue de l'ouvrage &amp;quot;Ambiances en débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Amphoux; Jean-Paul Thibaud; Grégoire Chelkoff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambiances en débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la Croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2004, 2-912934-08-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche pragmatique des ambiances urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amphoux, Pascal; Thibaud, Jean-Paul; Chelkoff, Grégoire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambiances en Débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A la Croisée, pp. 145-161, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Amphoux, Jean-Paul Thibaud and Grégoire Chelkoff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambiances en Débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A la Croisée, pp. 9-14, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paradoxes des ambiances souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre von Meiss; Florinel Radu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt mille lieux sous les terres. Espaces publics souterrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Polytechniques et Universitaires Romandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-65, 2004, Architecture, 9782880745356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Tassara, E.T.O., Rabinovitch, E.P. and Guedes, M.C. </w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die sinnliche Umwelt von Städten. Zum Verständnis urbaner Atmosphären</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Hauskeller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicologia e Ambiente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDUC Editoria da PUC-SP, pp. 347-361, 2004</w:t>
+              <w:t xml:space="preserve">Die Kunst der Wahrnehmung. Beitraege zu einer Philosophie der sinnlichen Erkenntnis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Graue Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.280-297, 2003, 978-3-906336-36-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Pascal Amphoux; Jean-Paul Thibaud; Grégoire Chelkoff. </w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole du public en marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moser, Gabriel; Weiss, Karine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances en débats</w:t>
+              <w:t xml:space="preserve">Espaces de vie : Aspects de la relation homme-environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-14, 2004, 2-912934-08-7</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-234, 2003, 2-200-26170-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Amphoux, Pascal; Thibaud, Jean-Paul; Chelkoff, Grégoire. </w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sonic composition of the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Bull &amp; Les Back; Les Back. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances en Débats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions A la Croisée, pp. 145-161, 2004</w:t>
+              <w:t xml:space="preserve">The Auditory Culture Reader</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berg Publishers, pp.329-341, 2003, Sensory Formations, 9781859736180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et résonances de la notion de territoire au CRESSON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...71 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delétré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel de Bernardy and Bernard Debarbieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le territoire en sciences sociales. Approches disciplinaires et pratiques de laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-MSH-Alpes, pp. 53-83, 2003, 978-2914242127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879807v1</w:t>
-              </w:r>
-[...243 lines deleted...]
-                <w:t xml:space="preserve">hal-01879808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visions pratiques en milieu urbain</w:t>
               </w:r>
@@ -9535,272 +9535,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours commentés</w:t>
+                <w:t xml:space="preserve">Introduction, &amp;quot;L'espace urbain en méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Grosjean and Jean-Paul Thibaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace urbain en méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions Parenthèses, pp. 5-10, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp. 79-99, 2001</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des silences dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boyer ; Guy Herzlich ; Bruno Maresca (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’environnement, question sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Odile Jacob, pp. 83-90, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879812v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction, &amp;quot;L'espace urbain en méthode</w:t>
+                <w:t xml:space="preserve">Les parcours commentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Grosjean and Jean-Paul Thibaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace urbain en méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Parenthèses, pp. 5-10, 2001</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Parenthèses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 79-99, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879813v1</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-01563964v1</w:t>
+                <w:t xml:space="preserve">hal-01879812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel objet d'ambiances : la ville souterraine</w:t>
               </w:r>
@@ -10012,173 +10012,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'imitation</w:t>
+                <w:t xml:space="preserve">Effet de synecdoque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Augoyard and Henry Torgue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l'écoute de l'environnement. Répertoire des effets sonores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Parenthèses, pp. 69-76, 1995</w:t>
+              <w:t xml:space="preserve">, Editions Parenthèses, pp. 134-140, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879817v1</w:t>
+                <w:t xml:space="preserve">hal-01879818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de synecdoque</w:t>
+                <w:t xml:space="preserve">Effet d'imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Augoyard and Henry Torgue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l'écoute de l'environnement. Répertoire des effets sonores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Parenthèses, pp. 134-140, 1995</w:t>
+              <w:t xml:space="preserve">, Editions Parenthèses, pp. 69-76, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879818v1</w:t>
+                <w:t xml:space="preserve">hal-01879817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer l'espace</w:t>
               </w:r>
@@ -10928,83 +10928,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les puissances de l’ambiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 689 - 694</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ambiências e controvérsias: dois métodos complementares para melhorar a comunicação do risco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11019,126 +11088,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUR2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518312v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01404362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambiance à l'épreuve de l'action</w:t>
               </w:r>
@@ -12556,90 +12556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiências de Risco : pesquida de campo sobre a experiência difusa dos riscos de contaminaçao em Barão de Mauà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 89, CRESSON, CNRS : Centre national de la recherche scientifique, PEPS : Projets exploratoires premier soutien. 2015, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12674,51 +12674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPTALITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12777,50 +12777,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566433v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’épreuve interdisciplinaire et interculturelle des ambiances urbaines. Pour un partage d’expériences France – Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Rhône-Alpes. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ambiances urbaines en partage. Dépaysement et interculturalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12852,1498 +12918,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MRT : Programme de recherche sur le dialogue interculturel dans les espaces urbains; Ministère de la culture; CRESSON. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Région Rhône-Alpes. 2010</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations d'ambiances. Processus et modalités d'émergence des ambiances urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 67, Ministère Recherche : FNS ACI ; CRESSON. 2007, pp.310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 67, Ministère Recherche : FNS ACI ; CRESSON. 2007, pp.310</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compositions de la marche en ville. Contribution de l'équipe Cresson au rapport de recherche final Winkin Yves et Lavadinho Sonia (éds.), 2008 &amp;quot; Des villes qui marchent, tendances durables en urbanisme, mobilité et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 73, Cresson; ENS Lyon; Université de Lyon. 2007, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les compositions de la marche en ville. Contribution de l'équipe Cresson au rapport de recherche final Winkin Yves et Lavadinho Sonia (éds.), 2008 &amp;quot; Des villes qui marchent, tendances durables en urbanisme, mobilité et santé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la qualité des espaces publics urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Bonnet</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and EDF. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sens de l’hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and APN CNRS. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositions sensibles de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Balez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 51, CRESSON, Ministère de l'équipement, du logement, des transports et de l'espace, ENSA : école nationale supérieure d'architecture. 2000, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets sensibles en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and REC and ACROE, Région Rhône-Alpes. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiances des espaces d'accueil du service de radiodiagnostic de l'institut Gustave Roussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 73, Cresson; ENS Lyon; Université de Lyon. 2007, pp.113</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 49, CRESSON. 1999, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d'ambiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] n°140, IREC (Institut de Recherche sur l'Environnement Construit); Ecole Polytechnique Fédérale de Lausanne (EPFL). 1998, 181 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de l'ethnométhodologie à la perception en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and PIR-Villes. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiances sous la ville : une approche écologique des espaces publics souterrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Belchun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and EDF. 2005</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 37, CRESSON; Plan Urbain. 1997, pp.304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and APN CNRS. 2002</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au seuil de l'audible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 31, CRESSON, Ministère de l'environnement. 1996, 2 vol. (101, 139 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and REC and ACROE, Région Rhône-Alpes. 2000</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and Ministère de l'Environnement. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mises en vue de l'espace public : les formes sensibles de l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 23, CRESSON. 1992, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité de l'éclairage public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRESSON and GEG. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'écoute du chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanc-Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Odion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 15, CRESSON, Plan construction et architecture. 1989, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entendre les espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...975 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14622,77 +14622,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sensory risk culture Risk communication about contamination at Barão de Mauá (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14929,51 +14929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24AF877B"/>
+    <w:nsid w:val="5648CF21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15160,51 +15160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-thibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3889-6872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058496386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44481877" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-paul.thibaud@grenoble.archi.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cresson.archi.fr/default.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambiances.net/home.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.3126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.102.0067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0774-7136.789" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.1039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos Ro&#231;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2014.07.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/se.v3i3.18441" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2240-9599/3477" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2012.2659" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/174589311X12961584845846" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.066.0111" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2002.2119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1996.1965" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1994.2509" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1992.1694" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878644v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanc-Tailleur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ingold" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11907&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zerbib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222?srsltid=AfmBOopNCW9o3dxmL7dPHNH8TDkUMouzSaqGb4MgXF7Gyl6slAcgsjMj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032655307" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Brahy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zacca&#239;-Reyners" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/enchantement-pub2023/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01879596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rose Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grosjean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsparentheses.com/l-espace-urbain-en-methodes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-ecoute-des-mondes-nicolas-tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-the-City-Reconfiguration-and-Fragmentation/Molder-Conceicao-Fonseca/p/book/9781032590974" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846769497" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.48611/isbn.978-2-406-14980-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Ayed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Tafferant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Zahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500321v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/978-3-0356-1210-3/html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/bloomsbury-handbook-of-sonic-methodologies-9781501338779/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkani, Abdelaziz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riobooks.com.br/arquitetura/architecture-subjectivity-and-culture-scenarios-and-transversal-paths-for-research" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proarq.fau.ufrj.br/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Worship-Sound-Spaces-Architecture-Acoustics-and-Anthropology-1st-Edition/Guillebaud-Lavandier/p/book/9780367234225" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrariavozes.com.br/psicologiaambiental8532656790/p" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Toward-an-Anthropology-of-Ambient-Sound/Guillebaud/p/book/9780367869052#" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Designing-with-Smell-Practices-Techniques-and-Challenges/Henshaw-McLean-Medway-Perkins-Warnaby/p/book/9781138955547" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879781v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315770567.ch21" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315770567.ch21" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879783v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Aesthetics-of-Atmospheres/Bohme-Thibaud/p/book/9781138324558#" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lab-bel.com/edition/the-light-hours-2/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879790v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie-c2x32211325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879791v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2003&amp;amp;id_collection=152" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/musiques/locussonus/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.traversees-urbaines.fr/saison7/edition.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/service-des-publications.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01113932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metispresses.ch/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995497v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995496v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879804v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/159/9782880745356/vingt-mille-lieux-sous-les-terres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879805v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879806v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graue-edition.de/Buecher/28/Die-Kunst-der-Wahrnehmung" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879809v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/espaces-de-vie-9782200261702" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879812v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/l-espace-urbain-en-methodes?idart=95&amp;amp;nouveauA=rechercheA&amp;amp;recherche=jean%20paul%20thibaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879813v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879814v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879815v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753906v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657432v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220248" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Albertsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220242" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466323v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404362v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745972v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745880v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01879561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878938v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Piscot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878871v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112167v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878826v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878812v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879826v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993846v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879829v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364158v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882553v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petiteau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774925v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Belchun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373812v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879748v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428003v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-thibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3889-6872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058496386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44481877" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-paul.thibaud@grenoble.archi.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cresson.archi.fr/default.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ambiances.net/home.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.3126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.102.0067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.1039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0774-7136.789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Santos Ro&#231;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emospa.2014.07.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/se.v3i3.18441" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2240-9599/3477" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2012.2659" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2752/174589311X12961584845846" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.066.0111" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2002.2119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1996.1965" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1994.2509" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1992.1694" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878644v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanc-Tailleur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ingold" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11907&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zerbib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222?srsltid=AfmBOopNCW9o3dxmL7dPHNH8TDkUMouzSaqGb4MgXF7Gyl6slAcgsjMj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032655307" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Brahy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zacca&#239;-Reyners" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/enchantement-pub2023/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76694-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01879596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rose Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grosjean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsparentheses.com/l-espace-urbain-en-methodes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-ecoute-des-mondes-nicolas-tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-the-City-Reconfiguration-and-Fragmentation/Molder-Conceicao-Fonseca/p/book/9781032590974" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=9788846769497" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.48611/isbn.978-2-406-14980-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/bloomsbury-handbook-of-sonic-methodologies-9781501338779/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/978-3-0356-1210-3/html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkani, Abdelaziz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Tafferant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Zahi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Ayed" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riobooks.com.br/arquitetura/architecture-subjectivity-and-culture-scenarios-and-transversal-paths-for-research" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proarq.fau.ufrj.br/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Worship-Sound-Spaces-Architecture-Acoustics-and-Anthropology-1st-Edition/Guillebaud-Lavandier/p/book/9780367234225" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livrariavozes.com.br/psicologiaambiental8532656790/p" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Designing-with-Smell-Practices-Techniques-and-Challenges/Henshaw-McLean-Medway-Perkins-Warnaby/p/book/9781138955547" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Toward-an-Anthropology-of-Ambient-Sound/Guillebaud/p/book/9780367869052#" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879781v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledgehandbooks.com/doi/10.4324/9781315770567.ch21" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315770567.ch21" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879783v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Aesthetics-of-Atmospheres/Bohme-Thibaud/p/book/9781138324558#" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879790v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie-c2x32211325" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879789v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lab-bel.com/edition/the-light-hours-2/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=2003&amp;amp;id_collection=152" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244547v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.traversees-urbaines.fr/saison7/edition.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879793v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/musiques/locussonus/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879794v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/service-des-publications.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01113932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metispresses.ch/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995497v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995496v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879805v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879803v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/159/9782880745356/vingt-mille-lieux-sous-les-terres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879810v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graue-edition.de/Buecher/28/Die-Kunst-der-Wahrnehmung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879809v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/espaces-de-vie-9782200261702" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879808v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879813v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/l-espace-urbain-en-methodes?idart=95&amp;amp;nouveauA=rechercheA&amp;amp;recherche=jean%20paul%20thibaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879814v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879815v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879818v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753906v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657432v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220248" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Albertsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220242" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466323v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745972v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745880v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01879561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878938v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Piscot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878871v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112167v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878826v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878812v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879826v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993846v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993844v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879829v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364158v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882553v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petiteau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774925v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Belchun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373743v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373812v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879748v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428003v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Galland-Szymkowiak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>