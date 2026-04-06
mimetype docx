--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -610,164 +610,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux marges de l'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PU Bordeaux, 2, pp.123, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dire le travail. Fiction et témoignage depuis 1980. La Licorne, n° 103, P.U. Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727124v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02633394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Question animale. Entre science, littérature et philosophie</w:t>
               </w:r>
@@ -2062,165 +2062,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le sujet du posthumanisme. Réflexions sur quelques romans contemporains en temps de pandémie », n° 341, p. 19-32.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La surveillance et le frisson. Police et musique dans Les Furtifs d'Alain Damasio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621087v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03621094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie ou effondrement</w:t>
               </w:r>
@@ -2269,165 +2269,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un temps messianique au cinéma ? Le délai dans On the Beach, Melancholia et 4:44 Last Day on Earth » n° 47-48, p. 211-220.</w:t>
+                <w:t xml:space="preserve">« La littérature contemporaine devant la catastrophe. Messianisme et apocalypse immanente chez Margaret Atwood, Don DeLillo, José Saramago et Antoine Volodine », n° 47-48, p. 243-262</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621096v1</w:t>
+                <w:t xml:space="preserve">hal-03621095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La littérature contemporaine devant la catastrophe. Messianisme et apocalypse immanente chez Margaret Atwood, Don DeLillo, José Saramago et Antoine Volodine », n° 47-48, p. 243-262</w:t>
+                <w:t xml:space="preserve">« Un temps messianique au cinéma ? Le délai dans On the Beach, Melancholia et 4:44 Last Day on Earth » n° 47-48, p. 211-220.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621095v1</w:t>
+                <w:t xml:space="preserve">hal-03621096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire un monde. Formes de la communauté dans la trilogie MaddAddam</w:t>
               </w:r>
@@ -3399,165 +3399,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’œil de l’histoire, ou l’impossible retour à l’origine : lecture freudienne de &amp;lt;i&amp;gt;Foe&amp;lt;/i&amp;gt; de J. M. Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Programme du C.A.P.E.S. &amp; autres essais, 05, pp.65-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intertextualités, réflexivité et fantastique dans &amp;lt;i&amp;gt;Foe&amp;lt;/i&amp;gt; de J.M. Coetzee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 02, pp.111--124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170718v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02350333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4563,173 +4563,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Première Apocalypse sans royaume : &amp;lt;i&amp;gt;Le Dernier Homme&amp;lt;/i&amp;gt; de Jean-Baptiste Cousin de Grainville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Coquio, Jean-Paul Engélibert, Raphaëlle Guidée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Apocalypse : une imagination politique, XIXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 129, Presses universitaires de Rennes, pp.33-44, 2018, La Licorne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un temps messianique au cinéma ? Le délai dans &amp;lt;i&amp;gt;On the Beach&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Melancholia&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;4:44 Last Day on Earth&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Machinal, Monica Michlin, Elizabeth Mullen, Arnaud Regnauld, Joanna Thornborrow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations apocalyptiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.15-28, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456597v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02456892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ile-livre. Robinson et le savoir de l’île déserte des Robinsons suisses à Foe</w:t>
               </w:r>
@@ -6069,51 +6069,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="340C1D22"/>
+    <w:nsid w:val="3C22B865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6300,51 +6300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paulengelibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4721-6022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055791336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liredesmarges.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ma&#239; Tran-Gervat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48162/rev.54.042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7311/ACTA.64.2025.7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v7i1.29860" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p99" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.386.0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02348346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02350333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17457-8.p.0025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Lampropoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wuw.pl/product-eng-15549-Au-croisement-des-cultures-des-discours-et-des-langues-Cent-ans-detudes-romanes-a-lUniversite-de-Varsovie-1919-2019-Tome-I-Etudes-litteraires-EBOOK.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4359" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paulengelibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4721-6022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055791336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liredesmarges.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ma&#239; Tran-Gervat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48162/rev.54.042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7311/ACTA.64.2025.7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v7i1.29860" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p99" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.386.0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02348346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02350333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17457-8.p.0025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Lampropoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wuw.pl/product-eng-15549-Au-croisement-des-cultures-des-discours-et-des-langues-Cent-ans-detudes-romanes-a-lUniversite-de-Varsovie-1919-2019-Tome-I-Etudes-litteraires-EBOOK.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456892v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4359" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>