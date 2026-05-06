--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -610,164 +610,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dire le travail. Fiction et témoignage depuis 1980. La Licorne, n° 103, P.U. Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux marges de l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PU Bordeaux, 2, pp.123, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633394v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01727124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Question animale. Entre science, littérature et philosophie</w:t>
               </w:r>
@@ -1500,1364 +1500,1640 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Don’t look up&amp;quot; : L’apocalypse est-elle soluble dans la comédie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La novela contemporánea ante el mito del derrumbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín de Literatura Comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (1), pp.63-85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48162/rev.54.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48162/rev.54.042⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05153920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devant le Capitalocène, relire Charles-Ferdinand Ramuz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catastrophe à l'essai. Le discours collapsologique en France de 2015 à 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Acta philologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.73-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7311/ACTA.64.2025.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exigence du réel. Politiques du récit et pratiques de la non-fiction chez Marie Cosnay et François Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory Now. Journal of Literature, Critique, and Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, vol. 7 (n°1), pp.239-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30827/tn.v7i1.29860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopies et robinsonnades contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Deuxième série - 27 : Cartographier des îles et des identités, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11p99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire monde à l’âge de l’extinction ? Trois contes philosophiques contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 386 (2), p. 168-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rlc.386.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les fictions d’apocalypse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 822, pp.35-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps figé de Tchernobyl. La politique de Guillaume Herbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Photographie et politique, N° 60-61, p. 49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment écrire l’anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du progrès : de l'utopie à l'apocalypse. &amp;quot;La Machine s'arrête&amp;quot; d'E.M. Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51, p. 37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surveillance et le frisson. Police et musique dans Les Furtifs d'Alain Damasio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le sujet du posthumanisme. Réflexions sur quelques romans contemporains en temps de pandémie », n° 341, p. 19-32.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie ou effondrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 167, pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« La littérature contemporaine devant la catastrophe. Messianisme et apocalypse immanente chez Margaret Atwood, Don DeLillo, José Saramago et Antoine Volodine », n° 47-48, p. 243-262</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un temps messianique au cinéma ? Le délai dans On the Beach, Melancholia et 4:44 Last Day on Earth » n° 47-48, p. 211-220.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Un temps messianique au cinéma ? Le délai dans On the Beach, Melancholia et 4:44 Last Day on Earth » n° 47-48, p. 211-220.</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La littérature contemporaine devant la catastrophe. Messianisme et apocalypse immanente chez Margaret Atwood, Don DeLillo, José Saramago et Antoine Volodine », n° 47-48, p. 243-262</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire un monde. Formes de la communauté dans la trilogie MaddAddam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Margaret Atwood, 44, pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectres de l'homme. Ghost in the Shell et la déconstruction de l'humanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35, pp.193-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commune de Malevil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Robert Merle, L'Île, Malevil et Les Hommes protégés, 65, pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reconstruire un monde. Formes de la communauté dans la trilogie MaddAddam&amp;quot;, n° 44, « Margaret Atwood », p. 11-21.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-histoires kafkaïennes. Le point de vue du coupable dans &amp;lt;i&amp;gt;Disgrace&amp;lt;/i&amp;gt; de J.M. Coetzee, &amp;lt;i&amp;gt;The Human Stain&amp;lt;/i&amp;gt; de Ph. Roth et &amp;lt;i&amp;gt;Mon cœur à l’étroit&amp;lt;/i&amp;gt; de M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cosmopolitisme tragique de J.M. Coetzee dans Waiting for the Barbarians et Foe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eu-topías, Revista de interculturalidad, comunicación y estudios europeo </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de l’utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Guidée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2873,211 +3149,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Utopie et catastrophe. Revers et renaissances de l’utopie, XVIe-XXIe siècles, 114, pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouissance de la technique. Y a-t-il une utopie de l'homme augmenté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35, pp.221--233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard de l'automate : quelques usages de l'estrangement à l'âge de la machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, L'estrangement. Retour sur un thème de Carlo Ginzburg (Hors s'{e}rie 2013), pp.85--96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pourquoi ʺDire le travailʺ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3093,465 +3369,465 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dire le travail. Fiction et témoignage depuis 1980, 103, p. 27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apocalypses critiques. Les romans de J.G. Ballard de The Drowned World à Kingdom Come</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31-32, pp.37--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’éloge posthumain des humanités. Oryx and Crake de Margaret Atwood et les fictions de l’homme fabriqué depuis R.U.R. » RLC, vol. LXXXVI, n° 4, p. 459-469.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monstre enfant de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Autour de Frankenstein – Lectures critiques (12), pp.102 - 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ile oubliée et langue mutilée : écriture de la perte dans &amp;lt;i&amp;gt;Foe&amp;lt;/i&amp;gt; de John M. Coetzee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, CAPES 97, Celebrations and other essays, 13, pp.219-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œil de l’histoire, ou l’impossible retour à l’origine : lecture freudienne de &amp;lt;i&amp;gt;Foe&amp;lt;/i&amp;gt; de J. M. Coetzee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Programme du C.A.P.E.S. &amp; autres essais, 05, pp.65-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertextualités, réflexivité et fantastique dans &amp;lt;i&amp;gt;Foe&amp;lt;/i&amp;gt; de J.M. Coetzee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 02, pp.111--124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3561,1264 +3837,1264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désir d'être une machine : Westworld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Grange, Sylvie Humbert-Mougin, Anne Ullmo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machines sympathiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.121-130, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Crusoe dans Kruso de Lutz Seiler : appropriation et déplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Arlaud, Bernard Banoun, Frédéric Teinturier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de Kruso-Krusos Welten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.19-31, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer d’échelle, approfondir le temps. Quelques ressources de la littérature contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Camelin; Raphaël Larrère; Alain Romestaing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire avec le sauvage, renouer avec les vivants. Entre sciences et littérature.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HDiffusion, pp.221-232, 2025, Colloque de Cerisy, 978-2-3634-5165-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dans l’axe du monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Gris; Estelle Mouton-Rovira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathieu Riboulet. Ecrire ouvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lettres modernes Minard, p. 25-37, 2024, La Revue des lettres modernes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17457-8.p.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants barbares : l’apocalypse comme faillite de la transmission dans &amp;quot;The Scarlet Plague&amp;quot;, &amp;quot;Quinzinzinzili&amp;quot; et &amp;quot;L’Uomo verticale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Servoise (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances dystopiques. Romans et récits (XXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaire de Rennes, pp.169-180, 2023, 978-2-7535-8788-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystopian Fictions and Contemporary Fears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alison James, Akihiro Kubo, Françoise Lavocat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Fiction and Belief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p. 311-322, 2023, Routledge Handbooks, 9780367635152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003119456-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frankenstein sans Frankenstein ? Cybersix (1991-1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Chassay; Elaine Després. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frankenstein et sa créature, d'hier à aujourd'hui. La puissance d'une double figure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de l'université de Montréal, 2023, 978-2-7606-4922-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satires posthumanistes : fabrique des corps et biopouvoir dans &amp;quot;Cosmopolis&amp;quot; de Don DeLillo, &amp;quot;Les Furtifs&amp;quot; d’Alain Damasio et &amp;quot;Hors Sol&amp;quot; de Pierre Alferi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mara Magda Maftei (dir.); Dominique Viart (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Récits du posthumain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.147-157, 2023, 978-2-7574-3876-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Lampropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débordements. Littérature, arts, politique. Textes réunis et présentés par Jean-Paul Engélibert, Apostolos Lampropoulos et Isabelle Poulin. P.U. Bordeaux, collection "Modernités", n° 46</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-15, 2021, 979-10-300-0732-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la parole empêchée au dispositif émancipateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lydie Salvayre. Le parti-pris des autres, études réunies par Stéphane Bikialo. Paris, Classiques Garnier, p. 21-34.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minorités silencieuses : en compagnie des animaux chez Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Engélibert; Eric Fougère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités silencieuses-Rires, sourires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Editions Passage(s), pp.15-24., 2021, Les Cahiers J-M.G. Le Clézio, 14-15, 978-2-492986-06-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions françaises de l'anthropocène… : Éric Chevillard, Sans l'orang-outan, Sophie Divry, Trois fois la fin du monde, Céline Minard, Le Dernier Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiesław Kroker; Judyta Zbierska-Mościcka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au croisement des cultures, des discours et des langues. Cent ans d'études romanes à l'université de Varsovie (1919-2019), tome 1, études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wydawnictwa Uniwersytetu Warszawskiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.38-47, 2021, 978-83-235-5262-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des photographies critiques ? Arrêts sur image chez Guillaume Herbaut, Sebastiao Salgado et Allan Sekula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques contre-narratives à l’ère du storytelling. Littérature, audiovisuel, performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Première Apocalypse sans royaume : &amp;lt;i&amp;gt;Le Dernier Homme&amp;lt;/i&amp;gt; de Jean-Baptiste Cousin de Grainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Coquio, Jean-Paul Engélibert, Raphaëlle Guidée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Apocalypse : une imagination politique, XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 129, Presses universitaires de Rennes, pp.33-44, 2018, La Licorne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un temps messianique au cinéma ? Le délai dans &amp;lt;i&amp;gt;On the Beach&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Melancholia&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;4:44 Last Day on Earth&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Machinal, Monica Michlin, Elizabeth Mullen, Arnaud Regnauld, Joanna Thornborrow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations apocalyptiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.15-28, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ile-livre. Robinson et le savoir de l’île déserte des Robinsons suisses à Foe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Lojacono (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ile palimpseste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pétra, pp.25-38, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Apocalypse et après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4838,593 +5114,593 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Coquio, Jean-Paul Engélibert et Raphaëlle Guidée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Apocalypse : une imagination politique, XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 129, 2018, La Licorne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman de l’âge esthétique et l’égalité : deux articulations à la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaëlle Guidée; Patrick Savidan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire les inégalités. Représentations, figures, savoirs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-100, 2017, 978-2-7535-5257-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Energie du désespoir. Le roman contemporain devant l’apocalypse : McCarthy, Minard, Volodine ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures de l'énergie. Modernités, n° 42</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La littérature contemporaine devant la catastrophe. Messianisme et apocalypse immanente chez Margaret Atwood, Don DeLillo, Antonio Saramago et Antoine Volodine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Allouche, R. Bethmont, H. Machinal, M. Michlin et A. Regnauld (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes d(e l)’Apocalypse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entretien avec Mathieu Larnaudie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Adler et Maryline Heck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire le travail au XXIe siècle. Quelles implications politiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’utopie néolibérale dans quelques livres de Mathieu Larnaudie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Adler et Maryline Heck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire le travail au XXIe siècle. Quelles implications politiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désarmer le discours de l’entreprise. Quelques stratégies narratives (Thierry Beinstingel, Nicole Caligaris, François Emmanuel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Grenouillet et Catherine Vuillermot-Febvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Langue du management et de l’économie à l’ère néolibérale : formes sociales et littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la catastrophe, l'utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Engélibert et Raphaëlle Guidée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utopie et catastrophe. Revers et renaissances de l’utopie, XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 114, Presses universitaires de Rennes, 2015, La Licorne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autre langue, autres images. Le travail dans la littérature française contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5440,453 +5716,522 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images (colloque international organisé par le GRESCO - Groupe de Recherches et d’Etudes Sociologiques du Centre-Ouest)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PU Rennes / éditions Atlantique, p. 51-62., 2012, 978-2-7535-1820-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apocalypses sans royaume. Fictions de la catastrophe et nihilisme à la fin du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Benoit; Dominique Rabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nihilisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Presses universitaires de Bordeaux, pp.381--393, 2012, Modernités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Langue des monstres. L'imagination politique des fictions de l'apocalypse chez Margaret Atwood (Oryx and Crake) et Antoine Volodine (Nos Animaux préférés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desblache, Lucile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrides et monstres. Transgressions et promesses des cultures contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUD, pp.283, 2012, Ecritures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville et les catastrophes du XXe siècle. Dondog d'Antoine Volodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judyta Zbier, Wieslaw Kroker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ville : palimpsestes et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WUW (Université de Varsovie), pp.138, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie critique au XXIe siècle à l’occasion du 100e anniversaire de l’École de Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie critique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marianne Celka, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'apocalypse à l'utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'apocalypse à l'utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université populaire du 14e arrondissement, Paris, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue des monstres : l'imagination politique des fictions de l'apocalypse chez Margaret Atwood (Oryx and Crake) et Antoine Volodine (Nos Animaux préférés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrids, Monsters, Aliens and Other Creatures in 20th and 21st Centuries Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni. pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00734884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5896,112 +6241,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Maxwell Coetzee prix Nobel 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prix Nobel de littérature de 1901 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1173-1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6069,51 +6414,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C22B865"/>
+    <w:nsid w:val="9FE3E94E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6300,51 +6645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paulengelibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4721-6022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055791336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liredesmarges.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ma&#239; Tran-Gervat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48162/rev.54.042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7311/ACTA.64.2025.7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v7i1.29860" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p99" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.386.0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02348346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02350333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754962v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17457-8.p.0025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Lampropoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wuw.pl/product-eng-15549-Au-croisement-des-cultures-des-discours-et-des-langues-Cent-ans-detudes-romanes-a-lUniversite-de-Varsovie-1919-2019-Tome-I-Etudes-litteraires-EBOOK.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456892v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4359" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paulengelibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4721-6022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055791336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liredesmarges.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Ma&#239; Tran-Gervat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153920v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48162/rev.54.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7311/ACTA.64.2025.7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v7i1.29860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p99" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.386.0044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02348346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02350333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17457-8.p.0025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-27" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Lampropoulos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wuw.pl/product-eng-15549-Au-croisement-des-cultures-des-discours-et-des-langues-Cent-ans-detudes-romanes-a-lUniversite-de-Varsovie-1919-2019-Tome-I-Etudes-litteraires-EBOOK.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4359" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525825v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>