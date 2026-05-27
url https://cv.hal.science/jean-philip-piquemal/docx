--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Philip Piquemal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV de Jean-Philip Piquemal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-philip-piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6615-9426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089289439</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220204581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9901-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université (SU), Laboratoire de Chimie Théorique,UMR 7616 CNRS, Tour 12-13, 4 place Jussieu, 75252 Paris Cedex, France.Tel:(+33) 144272504 ; FAX: (+33)144274117 ; E-mail : jean-philip.piquemal (at) sorbonne-universite.fr ;Homepage: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://piquemalresearch.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;Bluesky: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@jppiquem.bsky.social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(personnel); </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@piquemalgroup.bsky.social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (équipe de recherche)X: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@jppiquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (personnel); </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@piquemalgroup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (équipe de recherche)Mastodon: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@jppiquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(personnel)LinkedIn: </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@jppiquem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philip Piquemal est chimiste théoricien,  professeur de classe exceptionnelle à Sorbonne Université (SU) et directeur du Laboratoire de Chimie Théorique (SU/CNRS, UMR7616). Ses recherches portent sur le développement de techniques de simulation moléculaire de nouvelle génération, fondées sur la chimie théorique et les mathématiques appliquées. Il est Principal Investigator du projet ERC (European Research Council Synergy) Synergy Extreme-Scale Mathematics-based Computational Chemistry (EMC2).  Ses travaux mettent particulièrement l'accent sur la conception et l'implémentation de champs de force avancés et de potentiels interatomiques issus du machine learning (MLIP) dans les architectures matérielles du HPC à l'informatique quantique. Il utilise ces techniques pour résoudre des problèmes de chimie quantique à grande échelle en biologie et en science des matériaux pour des applications biomédicales ou orientées énergie. Jean-Philip Piquemal est directeur scientifique (CSO) et co-fondateur de Qubit Pharmaceuticals (2025-présent), et Guest Faculty à Argonne National Laboratory (2025-présent).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie quantique;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulation moléculaire;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences du médicament;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatique incluant High Performance Computing, Quantum Computing et Machine Learning.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur de classe exceptionnelle (PREX2) en Chimie Théorique, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Paris, France);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Chimie Théorique, UMR 7616 Sorbonne Université & CNRS, UFR de Chimie;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint  de l'initiative  </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-DREAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Nouvelles Frontières de la Réactivité Moléculaire), Alliance Sorbonne Université (IDEX)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PI du projet </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC2 (Extreme-scale Mathematically-based Computational Chemistry)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ERC Synergy;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste de publications mise à jour et Bibliométrie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Visitez mon profil </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google scholar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ou visitez ma page web : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://piquemalresearch.com/publications/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Développement du logiciel Tinker-HP: dynamique moléculaire (</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tinker-hp.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-présent: Directeur-adjoint  de l'initiative  </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-DREAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Nouvelles Frontières de la Réactivité Moléculaire), Alliance Sorbonne Université.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-présent : Professeur de classe exceptionnelle (PREX2), CNU section 31, SU.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-présent : Membre du comité scientifique de  </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Partnership for Advanced Computing in Europe).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-présent : Co-fondateur (2020) et directeur scientifique (CSO) de </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qubit Pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-présent : Directeur du </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Chimie Théorique (LCT)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UFR de Chimie, SU & CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-présent :  chef d'équipe, Extreme-scale Mathematically-based Computational Chemistry (EMC2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, SU/CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-présent : PI du </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ERC Synergy EMC2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 : Professeur de classe exceptionnelle (PREX1), CNU section 31, SU.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021           : President du jury (junior) de l'</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2021 : Membre junior de l'</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 :  Professeur (première classe, PR1), CNU section 31, SU.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2019 : chef d'équipe MC2, projet interdisciplinaire au sein de l'</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institute for Computations and data), SU.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2018 : Directeur de l'Institut Parisien de Chimie Physique et Théorique (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP2CT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), FR 2622, SU & CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2018 : chef d'équipe, axe de recherche du LCT: «From quantum interpretative techniques to multiscale modeling».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2016 : Professeur (seconde classe, PR2), UPMC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 : Maître de Conférences - HDR, UPMC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Maître de Conférences, UPMC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2006 : chercheur postdoctoral (NIH Visiting Fellow) au </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIEHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Research Triangle Park, NC, USA (groupe de Thomas Darden).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : Habilitation à Diriger des Recherches (HDR) en Chimie Théorique, UPMC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Thèse de doctorat en Chimie Théorique, Laboratoire de Chimie Théorique, UPMC.  [</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Genealogy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001 : Diplôme d'Etude Approfondie (DEA) en Chimie Informatique et Théorique (DEA National CIT), UPMC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maîtrise de Chimie (mention chimie physique), UPEC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations: SU= Sorbonne Université; UPMC= Université Pierre et Marie Curie (Paris 6), now SU; NIEHS= National Institute of Environmental Health Sciences; UPEC = Université Paris-Est Créteil (Paris 12); CNRS= Centre National de la Recherche Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chimie théorique (chimie quantique et simulation moléculaire), chimie physique, machine learning, informatique et programmation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix, bourses de recherche et distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Guest Faculty Argonne National Laboratory, Lemont, IL, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Quantum Honorary Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024: Financement i-Démo (BPI), 2025-2029, Principal Investigator, projet Hyperion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024: Elu </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Councilor de la International Society of Quantum Biology and Pharmacology (ISQCB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Prix: </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPC Innovation Excellence Award</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: H2020 Innovative Training Networks (ITN), Co-PI du projet  </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYMOL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Marie Skłodowska–Curie Actions Doctoral Network sur les interactions intermoléculaires).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Fellow de la </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Society of Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (FSRC, UK)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Nominé parmi les </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 meilleurs inventeurs francais de l'année</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> par le journal Le Point</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Prix d'innovation </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-Nov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (BPI France/MESRI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Programme d'innovation </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIC-Accelerator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (European Research Council)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Prix d'innovation </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (BPI France/MESRI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERC Synergy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, co-PI du projet Extreme-scale Mathematically-based Computational Chemistry, EMC2 (avec E. Cancès, L. Grigori et Y. Maday, 2018-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Prix </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atos Joseph Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en simulation numérique (1er prix)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Récipiendaire du </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond France-Berkeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: Nominé en tant que membre junior de l'</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (chaire de recherche 2016-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015: Professeur adjoint de recherche, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Biomedical Engineering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The University of Texas at Austin, TX, USA (2015-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012: Récipiendaire du Fond Emergence-UPMC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Prix </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-International Journal of Quantum Chemistry Young Investigator Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008: Récipiendaire du </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond France-Canada pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004: Bourse de recherche postdoctorale du National Institute of Health (NIH) - Visiting Fellowship (2004-2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001: Doctorat, financement du ministère de l'enseignement supérieur, de la recherche et de l'innovation (MESRI; 2001-2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-fondateur (2020) et directeur scientifique (CSO) de </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qubit Pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités Editoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur: </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results in Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Elsevier).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur associé: </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LIveCoMS (Univ. of Colorado).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de comités de lecture : </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Wiley); </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Sciences: Computational Life Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Springer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés scientifiques (membre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Société Chimique de France (SFC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry (RSC), FRSC (Fellow)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">American Chemical Society (ACS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biophysical Society</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association for Computing Machinery (ACM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sigma Xi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">International Society of Quantum Biology and Pharmacology (ISQBP): Councilor 2024-2028</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Molecular Dynamics with Neural Network Potentials via Distilled Multiple Time-Stepping and Non-Conservative Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence Frontier: Integrating Machine Learning and High Performance Quantum Computing for Next-Generation Drug Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Quantum Emulation for Chemistry Applications with Hyperion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diata Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Realization of the Markov Chain Monte Carlo Algorithm on a Quantum Computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Ramos-Calderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic-depth quantum state preparation of polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zylberman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Neural Network in the AMOEBA Polarizable Force Field for Ligand Field Effects of Cu2+ Ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhecheng He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubham Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foundation Model for Accurate Atomistic Simulations in Drug Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Tobacco Mosaic Virus: Revealing Environmental Drivers of Capsid and Nucleocapsid Stability using High-Resolution Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Blazhynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast, systematic and robust relative binding free energies for simple and complex transformations : dual-LAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Framework for Constructing Lie-Algebra Generator Pools: Application to Variational Quantum Eigensolvers for Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaromir Viswanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical protein-pocket hydration-site prediction for drug discovery on a quantum computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisa Barkemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre R. R. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foundation Model for Accurate Atomistic Simulations in Drug Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Q-AMOEBA (CF) Polarizable Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Circuits for the Metropolis-Hastings Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodenas-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Water Networks to Binding Affinities: Resolving Solvation Dynamics for Accurate Protein-Ligand Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Blazhynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-polarizable KS-DFT/AMOEBA embedding scheme for plane wave basis sets through the MiMiC framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonata Kvedaravičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Antalík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-polarizable KS-DFT/AMOEBA embedding scheme for plane wave basis sets through the MiMiC framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonata Kvedaravičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Antalík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Force Fields Parameterization: A Directed Graph Attention Networks Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaxFF Simulations of Self-Assembled Monolayers On Silver Surfaces and Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Lahouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing local DNA kinks by sequence-selective trisintercalating oligopeptides of a tricationic porphyrin. A polarizable Molecular Dynamics study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (198)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Molecular Dynamics Simulations with Foundation Neural Network Models using Multiple Time-Step and Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (5), pp.1288-1295. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c03720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Jumps for Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.2854-2866. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMOEBA Polarizable Molecular Dynamics Simulations of Guanine Quadruplexes: from the c-Kit Proto-oncogene to HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina El Ahdab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.08.28.610081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need to implement FAIR principles in biomolecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommie Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Åqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivet Bahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bellaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-025-02635-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable models for selected Endocrine Disrupting Chemicals and their hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mazurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Szeleszczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biophysics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S273741652640003X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting RNA with Small Molecules using State-of-the-Art Methods Provides Highly Predictive Affinities of Riboswitch Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay W. Ponder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.1405. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08809-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742743v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy Gradient-free Adaptive Variational Quantum Algorithms on a Noisy Intermediate Scale Quantum Computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Courtat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.18689. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-99962-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting RNA with small molecules using state-of-the-art methods provides highly predictive affinities of riboswitch inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay W Ponder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1405. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08809-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTX: Real-time high-performance molecular structure and dynamics visualization software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guionnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.btaf295. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambda-ABF-OPES: Faster Convergence with High Accuracy in Alchemical Free Energy Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Francis Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gagelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (19), pp.4626-4634. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Molecular Dynamics Simulations of the Pyruvate Kinase Muscle Isoform 1 and 2 (PKM1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202402534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Iterative Disentangled Unitary Coupled-Cluster based on Lie-algebraic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Peruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.025031. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-9565/adb3c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambda-ABF-OPES: Faster Convergence with High Accuracy in Alchemical Free Energy Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Francis Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gagelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.4626-4634. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histidine 73 methylation coordinates β-actin plasticity in response to key environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Schahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2304. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive visualization of large molecular systems with VTX: example with a minimal whole-cell model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guionnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.1588661. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2025.1588661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Quantum State Preparation for Strongly Correlated Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zylberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (11), pp.3197-3205. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c03159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambda-ABF: Simplified, Accurate and Cost-effective Alchemical Free Energy Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2307.08006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeNNol: an Efficient and Flexible Library for Building Force-field-enhanced Neural Network Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (4), pp.042502. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0217688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Full Dynamical and Reactivity Profiles of Acetylcholinesterase: A Comprehensive All-Atom Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouchibti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.3c05560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Field X: A Computational Microscope to Study Genetic Variation and Organic Crystals Using Theory and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose A Gogal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Nessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Thiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan V Bernabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rae A Corrigan Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (1), </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0214652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pre-structuration of lipid nanodomain-segregating remorin proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeren Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Schahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.1620. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-07330-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut to Chemically Accurate Quantum Computing via Density-based Basis-set Correction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.-M. Lygatsika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.269. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42004-024-01348-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Analog Quantum Computing with Neutral Atoms for Solvent Configuration Prediction in Drug Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D’arcangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-P. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.043020. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Glycan Interactions Drive the SARS-CoV-2 Spike Dynamics: Insights into Glycan-Gate Control and Camouflage Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blazhynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (35), pp.14177-14187. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4SC04364B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating the ground state energy of benzene under spatial deformations with noisy quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassil Sennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko J. Rančić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.012416. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.012416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperativity and Frustration Effects (or Lack Thereof) in Polarizable and Non-Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Nochebuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine Molecular Dynamics Simulations Including Nuclear Quantum Effects: from Force Fields to Machine Learning Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.2c01233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANKH: A Generalized O(N) Interpolated Ewald Strategy for Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QM / AMOEBA description of properties and dynamics of embedded molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nottoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bondanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Mazzeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Cupellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Curutchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcms.1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Trotterized Unitary Coupled Cluster to Triple Excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Rančić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.3c01753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Many-Body Dispersion Correction through Random-phase Approximation for Chemically Accurate Density Functional Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Poier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-Field-Enhanced Neural Network Interactions: from Local Equivariant Embedding to Atom-in-Molecule properties and long-range effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC02581K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Particle Mesh Ewald-integrated stochastic Lanczos Many-body Dispersion algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Poier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (15), pp.154109. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0166476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Variational Quantum Eigensolver Extension of the Quantum Learning Machine (QLM) for Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko J. Rančić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.e1664. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcms.1664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Hybrid Deep Neural Networks/Polarizable Potentials Biomolecular Simulations including Long-range Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot-Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Gökcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5438-5452), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SC04815A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlap-ADAPT-VQE: Practical Quantum Chemistry on Quantum Computers via Overlap-Guided Compact Ansätze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diata Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.192. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01312-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Accurate Description of Diels‐Alder Reactions Using Density Functional Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.e202200349. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O(N) Stochastic Evaluation of Many-Body van der Waals Energies in Large Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Poier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.1633-1645. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the Major Groove of the Palindromic d(GGCGCC)2 Sequence by Oligopeptide Derivatives of Anthraquinone Intercalators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe H. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (24), pp.6649-6666. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quantum Chemical Nature of Lead(II) &amp;quot;Lone Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27010027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Deep Learning-aided Density-free Strategy for Many-Body Dispersion-corrected Density Functional Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Poier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (19), pp.4381-4388. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c00936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Quantum Inspired SIBFA Many-Body Polarizable Force Field: Enabling Condensed Phase Molecular Dynamics Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naseem Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.3607-3621. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Condensed Phase Water Dynamics with Explicit Nuclear Quantum Effects: the Polarizable Q-AMOEBA Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c04454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Gaussian-Accelerated Molecular Dynamics (GaMD) Multilevel Enhanced Sampling Strategy: Application to Polarizable Force Fields Simulations of Large Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), pp.968-977. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally driven discovery of SARS-CoV-2 M pro inhibitors: from design to experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cuzzolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (13), </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc05892d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Quantum Effects in liquid water at near classical computational cost using the adaptive Quantum Thermal Bath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mangaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (34), pp.8285-829. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Polarizable embeddings: energy, dynamics, spectroscopy and reactivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Water Many-body Effects Drive Structural Dynamics and Allosteric interactions in SARS-CoV-2 Main Protease Dimerization Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina El Ahdab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.6218-6226. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Solvents for the Polarizable Atomic Multipole AMOEBA Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rae Corrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guowei Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Thiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCIPLOT and the analysis of noncovalent interactions using the reduced density gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Laplaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Peccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyu Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.e1497. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcms.1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Massively Parallel Implementation of Steered Molecular Dynamics in Tinker-HP: Comparisons of Polarizable and Nonpolarizable Simulations of Realistic Systems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.3235-3236. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Gaussian Electrostatic Model by Separate Fitting of Coulomb and Exchange-Repulsion Densities and Implementation of a new Dispersion term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehr Naseem-Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0072380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of SAPT and Supermolecular EDAs Approaches for the Development of Separable and Polarizable force fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehr Naseem-Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alston J. Misquitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.2759-2774. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinker-HP: Accelerating Molecular Dynamics Simulations of Large Complex Systems with Advanced Point Dipole Polarizable Force Fields Using GPUs and Multi-GPU Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henri Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Véry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.2034-2053. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mining of SARS-CoV-2 Main Protease Conformational Space: Supercomputer-Driven Unsupervised Adaptive Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina El Ahdab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henri Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (13), pp.4889-4907. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC00145K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the dianionic phosphate group: Validation on the recognition site of the homodimeric enzyme phosphoglucose isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (8), pp.839-854. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.26134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Geometry Dependent Charge Flux into Polarizable AMOEBA+ Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.419-426. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the dianionic phosphate group. Validation on the recognition site of the homodimeric enzyme phosphoglucose isomerase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (8), pp.839-854. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.26134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling NMR Structures of the HIV-1 Nucleocapsid Protein NCp7 Using Extensive Polarizable Force Field Free-Energy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El-Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henri Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.2013 - 2020. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Way for Probing Bond Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khartabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contreras-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (9), pp.1850-1860. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b09845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation Effects Drive the Selectivity in Diels-Alder Reaction Under Hyperbaric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.6632-6635. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC01938K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum-Chemistry based design of halobenzene derivatives with augmented affinities for the HIV-1 viral G4/C16 base-pair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla El Darazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.440. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity jump processes : an alternative to multi-time-step methods for faster and accurate molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.024101. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0005060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCIPLOT4: fast, robust and quantitative analysis of noncovalent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Peccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Laplaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyu Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (7), pp.4150-4158. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising the Performance of the Tinker-HP Molecular Modeling Package [Article v1.0]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henri Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay W. Ponder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33011/livecoms.1.2.10409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMOEBA+ Classical Potential for Modeling Molecular Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrometric and computational studies of the binding of HIV-1 integrase inhibitors to viral DNA extremities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El-Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fermandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.e6. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-pchem.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively parallel implementation of Steered Molecular Dynamics in Tinker-HP: comparisons of polarizable and non-polarizable simulations of realistic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (6), pp.3694-3709. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make continuum solvation incredibly fast in a few simple steps: a practical guide to the domain decomposition paradigm for the Conductor-like Screening Model Continuum Solvation, Linear Scaling, Domain Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.e25669. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.25669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable force fields for biomolecular simulations: Recent advances and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng F Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara y Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews of Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, pp.371-394. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-biophys-070317-033349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the limits of Multiple-Timestep Strategies for Polarizable Point Dipole Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (10), pp.2593−2599. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics using Non-variational Polarizable Force Fields: Theory, Periodic Boundary Conditions Implementation and Application to the Bond Capacity Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poier Pier Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Large Scale Hybrid QM/MM Dynamics of Complex Systems with Advanced Point Dipole Polarizable Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SC01745C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Ionic Liquids and Electrolytes Using Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Bedrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg V. Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mackerell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate biomolecular simulations account for electronic polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Melcr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.143. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2019.00143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinker 8: Software Tools for Molecular Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua A Rackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie L Laury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.5273-5289. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinker-HP: a Massively Parallel Molecular Dynamics Package for Multiscale Simulations of Large Complex Systems with Advanced Point Dipole Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henri Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.956-972 </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7SC04531J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648245v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Independent Gradient Model: a new approach for probing strong and weak interactions in molecules from wave function calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khartabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (6), pp.724-735. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the Phosphate Binding Mode of Phosphate-Binding Protein: The Critical Effect of Buffer Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui R. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng F Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dalby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (24), pp.6371-6376. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b03194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherent derivation of the Ewald summation for arbitrary orders of multipoles: The self-terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149 (12), pp.124103. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5044541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMOEBA Polarizable Atomic Multipole Force Field for Nucleic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changsheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng F Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanjie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.2084-2108. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QM/MM Simulations with the Gaussian Electrostatic Model: A Density-based Polarizable Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Gökcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (11), pp.3062-3067. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMOEBA Polarizable Force Field Parameters of the Heme Cofactor in Its Ferrous and Ferric Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien de la Lande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.2705-2720. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Many-Body Interactions with Classical Dipole Induction Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui R. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiantao Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.2751-2761. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inhibition process of HIV-1 integrase by diketoacids molecules: Understanding the factors governing the better efficiency of dolutegravir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fermandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinker-OpenMM : Absolute and Relative Alchemical Free Energies using AMOEBA on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Harger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dalby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (23), pp.2047-2055. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scalable and accurate molecular dynamics using the SIBFA polarizable force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El-Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehr Naseem-Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Charge Penetration Model for Use with the AMOEBA Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua A. Rackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiantao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP06017J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of explicit smeared lone-pairs in anisotropic polarizable molecular mechanics. Torture track angular tests for exchange-repulsion and charge transfer contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehr Naseem-Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Kwapien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina El Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard El Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.3997 - 1920. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b01836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeling Through Two Stacked Guanine Quartets of One and Two Alkali Cations in the Li &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; , Na &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; , K &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and Rb + Series. Assessment of the Accuracy of the SIBFA Anisotropic Polarizable Molecular Mechanics Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehr Naseem-Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit E. Sponer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b01836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truncated Conjugate Gradient (TCG), a Non-iterative/Fixed-cost Strategy for Computing Polarization in Molecular Dynamics: Fast Evaluation of Analytical Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (16), pp.161724. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of 1,2,4-Triazole-3-Thione, an Original Zn-Binding Group of Metallo-β-Lactamase Inhibitors. Validation of a Polarizable MM/MD Potential by Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Kwapien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Damergi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (26), pp.6295-6312. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b01053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Conjugate Gradient (TCG): an optimal strategy for the analytical evaluation of the many-body polarization energy and forces in molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Levitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.180-190. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395833v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Special Topic: From Quantum Mechanics to Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (16), pp.161401. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing strong interactions with the reduced density gradient: a benchmark for covalent, ionic and charge-shift bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid QM/MM Molecular Dynamics with AMOEBA Polarizable Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Caprasecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Mennucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571619v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Isomerization of the Purine Scaffold of a Kinase Inhibitor, Roscovitine, Affords a Four- to Seven-Fold Enhancement of Its Affinity for Four CDKs. Could This Be Traced Back to Conjugation-Induced Stiffenings/Loosenings of Rotational Barriers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Oumata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Galons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (7), pp.3467-3474. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.7b00471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable improvement of SPME multipolar electrostatics in anisotropic polarizable molecular mechanics using a general short-range penetration correction up to quadrupoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Narth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiantao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5), pp.494-506. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butanethiol adsorption and dissociation on Ag (111): A periodic DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Calatayud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 646, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LICHEM: A QM/MM Program for Simulations with Multipolar and Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QM/MM Approach Using the AMOEBA Polarizable Embedding: From Ground State Energies to Electronic Excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Caprasecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), pp.3654-3661. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes of a Zn-metalloenzyme binding site with hydroxamate-containing ligands. A case for detailed benchmarkings of polarizable molecular mechanics/dynamics potentials when the experimental binding structure is unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (32), pp.2770-2782. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: II. Towards Massively Parallel Computations using Smooth Particle Mesh Ewald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.2589-2599. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Organometallics and Quantum Chemical Topology: Understanding Electronic Relocalisation During Palladium-Catalyzed Reductive Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit De Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (15), pp.1167-1175. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entasis Through Hook-and-Loop Fastening in a Glycoligand with Cumulative Weak Forces Stabilizing Cu(I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cisnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aumont-Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (3), pp.1141-1146. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja510259p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the double-faceted nature of the CX bond in halobenzenes with a bifunctional probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 637, pp.51-57. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2015.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the “Janus-like” properties of the halobenzene CX bond (XCl, Br) be leveraged to enhance molecular recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (4), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum-chemistry based calibration of the alkali metal cation series (Li + Cs + ) for large-scale polarizable molecular mechanics/dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor Dudev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Devereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Meuwly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmay Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.285-302. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Molecular Dynamics in a Polarizable Continuum Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.623-634. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500998q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the reduced density gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2015.1123777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Model for Treating Short-Range Electrostatic Penetration in a Molecular Mechanics Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiantao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua A. Rackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenfeng He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Narth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.2609-2618. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked and H-bonded cytosine dimers. Analysis of the intermolecular interaction energies by parallel quantum chemistry and polarizable molecular mechanics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sponer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (30), pp. 9477-9495. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b01695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surface d'énergie potentielle vue par les champs de forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 388-389, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Molecular Interactions in Chemical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Alvarez-Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (12), pp.2476-2485. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: I. Toward Massively Parallel Direct Space Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schnieders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.1638-1651. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct401096t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supervised fitting approach to force field parametrization with application to the SIBFA polarizable force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Devereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Meuwly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (21), pp.1577-1591. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Molecular Mechanics Studies of Cu(I)/Zn(II) Superoxide Dismutase: Bimetallic Binding Site and Structured Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (29), pp.2096-2106. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Calculations in Solution for Large to Very Large Molecules: A New Linear Scaling QM/Continuum Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.953-958. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz5002506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting H2O Nucleation around Au + and Hg 2+ : The Peculiar “Pseudo-Soft” Character of the Gold Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Delcey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weitao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (5), pp.1900-1909. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct4006135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT-steric-based energy decomposition analysis of intermolecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (5), </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-014-1484-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum, classical, and hybrid QM/MM calculations in solution: General implementation of the ddCOSMO linear scaling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (18), pp.184108. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4901304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling non-covalent interactions within flexible biomolecules: from electron density topology to gas phase spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zehnacker-Rentien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.9876-9891. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP52774C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational analysis of a polyconjugated protein-binding ligand by joint quantum chemistry and polarizable molecular mechanics. Addressing the issues of anisotropy, conjugation, polarization, and multipole transferability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Goldwaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (11), </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-014-2472-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substituent-Modulated Affinities of Halobenzene Derivatives to the HIV-1 Integrase Recognition Site. Analyses of the Interaction Energies by Parallel Quantum Chemical and Polarizable Molecular Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (41), pp.9772-9782. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5079899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S/G-1: An Ab Initio Force-field Blending Frozen Hermite Gaussian Densities and Distributed Multipoles. Proof of Concept and First Applications to Metal Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (35), pp.7598-7612. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5051657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Organochlorine Compounds and the σ-Hole Effect Using a Polarizable Multipole Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojiao Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiantao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (24), pp.6456-6465. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp411671a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration gibbs free energies of open and closed shell trivalent lanthanide and actinide cations from polarizable molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marjolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.2471. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-014-2471-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEM*: A Molecular Electronic Density--Based Force Field for Classical Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Starovoytov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.1361-1365. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500050p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure–activity relationship of non-peptidic antagonists of neuropilin-1 receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang-Qing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Megale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Borriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leforban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (17), pp.4254-4259. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2014.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could an anisotropic molecular mechanics/dynamics potential account for sigma hole effects in the complexes of halogenated compounds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (13), pp.1125-1135. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Bond Critical Points Really Critical for Hydrogen Bonding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Kjaergaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (8), pp.3263-3266. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct400420r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy decomposition analysis for open and closed shell f-elements mono aqua complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marjolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 563, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Deeper Understanding of Enzyme Reactions Using the Coupled ELF/NCI Analysis: Application to DNA Repair Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.2156-2160. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct400130b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Chemistry of Lead at a Molecular Level: The Pb(II) 6s6p Lone Pair Can Be Bisdirected in Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Ryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.2416-2424. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct300524v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the structure and electronic properties of Th4+-water complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marjolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (9), pp.821-831. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2012-0546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further refinements of next-generation force fields -- Nonempirical localization of off-centered points in molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (9), pp.804-810. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2012-0547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a ligand specific of Pb2+ with respect to the Zn2+ and Ca2+ cations: A track from quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 532, pp.9-12. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2012.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Quantum Interpretative Techniques: Another Look at Chemical Mechanisms in Organic Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weitao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Silvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (11), pp.3993-3997. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct300234g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic interactions: Comparative topological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 998, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2012.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Structural Coordination and Ligand Binding in Zinc Proteins with a Polarizable Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp.1314-1324. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct200812y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From quantum mechanics to force fields: new methodologies for the classical simulation of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (4), </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-012-1207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward accurate solvation dynamics of lanthanides and actinides in water using polarizable force fields: From gas-phase energetics to hydration free energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marjolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (March), pp.1198. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-012-1198-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing hemidirectionality in Pb(II) complexes: The importance of anionic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 510 (1-3), pp.27-30. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2011.04.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions within the alcohol dehydrogenase Zn(II)-metalloenzyme active site: Interplay between subvalence, electron correlation/dispersion, and charge transfer/induction effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (6), pp.1213-1221. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.22760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCIPLOT: A Program for Plotting Noncovalent Interaction Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahar Keinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100641a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between electron localization and metal ion mutagenicity in DNA synthesis from QM/MM calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (23), pp.11239. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp02550j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Pair Localization Function (EPLF) for Density Functional Theory and ab Initio Wave Function-Based Methods: A New Tool for Chemical Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caffarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.618-624. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct1005938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive ligand/chelate binding in [Cu(TMPA)]+ and [Cu(tren)]+ based complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Bonniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien de La Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 177 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body exchange-repulsion in polarizable molecular mechanics. I. orbital-based approximations and applications to hydrated metal cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (14), pp.2949-2957. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Low-Barrier Hydrogen Bonds in Complex Systems with a Simple Quantum Topological Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (10), pp.2833-2837. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reaction mechanism of type I phosphomannose isomerases: New information from inhibition and polarizable molecular mechanics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (1), pp.203-220. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-driven activation of dioxygen in various metalloenzymes and their inspired models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien de La Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis R Salahub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (6), pp.1178-1182. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Water Networks in Ligand–Metalloprotein Recognition. Impact on the Relative Complexation Energies of Zn-Dependent Phosphomannose Isomerase with d -Mannose 6-Phosphate Surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Courtiol-Legourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (25), pp.8304-8316. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2024654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Substitution in Synaptotagmin: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (11), pp.4005-4009. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910131r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Cation Polarization in holo- and hemi- Directed [Pb(H 2 O) n ] 2+ Complexes and Development of a Pb 2+ Polarizable Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Devereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct1004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase folding of a two-residue model peptide chain: on the importance of an interplay between experiment and theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (34), pp.11860-3. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja103996q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on quantum mechanical modeling of biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis R. Salahub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERDISCIPLINARY SCIENCES-COMPUTATIONAL LIFE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12539-010-0001-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the interactions taking place in the recognition site of a bimetallic Mg(II)-Zn(II) enzyme, isopentenyl diphosphate isomerase. A parallel quantum-chemical and polarizable molecular mechanics study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Ruyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (14), pp.4884-4895. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp907629k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Molecular Dynamics Simulation of Zn(II) in Water Using the AMOEBA Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (7), pp.2059-2070. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100091j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the docking of competitive inhibitors at a model of tyrosinase active site: Insights from joint broken-symmetry/spin-flip DFT computations and ELF topological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de La Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERDISCIPLINARY SCIENCES-COMPUTATIONAL LIFE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12539-010-0096-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding selectivity of hard and soft metal cations within biological systems using the subvalence concept. I. Application to blood coagulation: direct cation-protein electronic effects vs. indirect interactions through water networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Silvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (4), pp.1048-1063. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100089s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable water molecules in ligand-macromolecule recognition. Impact on the relative affinities of competing pyrrolopyrimidine inhibitors for FAK kinase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.3312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of backdonation in [M–(CO)]p+ complexes isoelectronic to [Au–(CO)]+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (12), pp.124310. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3491266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New intermolecular benchmark calculations on the water dimer: SAPT and supermolecular post-Hartree-Fock approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (14), pp.3259-3267. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.22299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of non-hydrolyzable d-mannose 6-phosphate surrogates reveal 6-deoxy-6-dicarboxymethyl-d-mannose as a new strong inhibitor of phosphomannose isomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (20), pp.7100-7107. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxygen Activation by Mononuclear Copper Enzymes: Insights from a Tripodal Ligand Mimicking Their Cu M Coordination Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien de La Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis R. Salahub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Moliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (15), pp.7003-7005. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900567z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Multipole Model (GMM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Elking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.190-202. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct900348b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of lone pair interactions/redistribution in hard and soft ligands within the active site of alcohol dehydrogenase Zn-metalloenzyme: Insights from electron localization function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERDISCIPLINARY SCIENCES-COMPUTATIONAL LIFE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.55-60. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12539-008-0027-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Towards Accurate Molecular Modeling of Metal Complexes Using Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1102, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3108373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond holo/hemidirectionality in Pb(II) complexes: Can the valence lone pair be bisdirected?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 478 (1-3), pp.17-19. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2009.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in ns2np0 [M(CO)]q+ complexes: From germanium to element 114 (Uuq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 469 (1-3), pp.38-42. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-Localized Kohn−Sham Orbitals via a Singles Configuration-Interaction Procedure and Application to Local Properties and Intermolecular Energy Decomposition Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Savin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (12), pp.2020-2029. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct800242n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be learnt on biologically relevant systems from the topological analysis of the electron localization function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (11), pp.1951-1969. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.21711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Lead Chemistry from Topological Insights: The Transition between Holo- and Hemidirected Structures within the [Pb(CO)n]2+ Model Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (9), pp.2730-2743. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200701265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing beyond charge analysis using the electronic localization function: Chemically intuitive distribution of electrostatic moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (9), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Analysis of Zn Polycoordination in a Metalloprotein Environment and of the Role of a Neighboring Aromatic Residue. What Is the Impact of Polarization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (10), pp.1659-1668. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct800200j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple formulas for improved point-charge electrostatics in classical force fields and hybrid quantum mechanical/molecular mechanical embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Na-Im Tholander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (11), pp.1905-1912. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.21675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of 5-phospho-D-arabinonohydroxamate and 5-phospho-D-arabinonate inhibitors to zinc phosphomannose isomerase fromCandida albicans studied by polarizable molecular mechanics and quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalith Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (5), pp.938-957. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specificity of acyl transfer from 2-mercaptobenzamide thioesters to the HIV-1 nucleocapsid protein. ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M Miller Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R Durell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K Inman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131, pp.11067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Separate Reproduction of the Contributions to the Hartree−Fock and DFT Intermolecular Interaction Energies by Polarizable Molecular Mechanics with the SIBFA Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.824-837. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct7000182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of 5-Phospho-D-Arabinonohydoxamate and 5-Phospho-D-Arabinonate Inhibitors to Zinc Phosphomannoisomerase from Candida albicans studied by polarizable molecular mechanics and quantum mechanics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28, pp.938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic, polarizable molecular mechanics studies of inter-, intramolecular interactions, and ligand-macromolecule complexes.A bottom-up strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andres Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.1960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Role of the Polarization Anisotropy of Water in Modeling Classical Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Procacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (33), pp.8170-8176. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp072687g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Fitting of Molecular Properties to Hermite Gaussians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Elking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (47), pp.12049-12056. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp074817r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a force field based on density fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andres Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Darden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.104101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Pb(H2O)]2+ and [Pb(OH)]+: Four-component density functional theory calculations, correlated scalar relativistic constrained-space orbital variation energy decompositions, and topological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (17), pp.174311. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2186994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Mechanics/Molecular Mechanics Electrostatic Embedding with Continuous and Discrete Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (28), pp.13682-13684. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062768x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the nature of the bonding in oxygenated dinuclear copper enzyme models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 764 (1-3), pp.77 - 86. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards accurate solvation dynamics of divalent cations in water using the polarizable amoeba force field: From energetics to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalith Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (5), pp.054511. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Gaussian electrostatic model: Extension to arbitrary angular momentum, distributed multipoles, and speedup with reciprocal space methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (18), pp.184101. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2363374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the geometry of nd10 (n+1)s0 [M(H2O)]p+ complexes using four-component relativistic DFT calculations and scalar relativistic correlated CSOV energy decompositions (Mp+ = Cu+, Zn2+, Ag+, Cd2+, Au+, Hg2+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (2), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular electrostatic energies using density fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123 (4), pp.044109. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1947192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Zn(II) complexes in polarizable molecular mechanics. Further refinements of the electrostatic and short-range contributions. Comparisons with parallel ab initio computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morris Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (11), pp.1113-1130. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes of thiomandelate and captopril mercaptocarboxylate inhibitors to metallo-β-lactamase by polarizable molecular mechanics. Validation on model binding sites by quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (11), pp.1131-1147. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CSOV study of the difference between HF and DFT intermolecular interaction energy values: The importance of the charge transfer contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giessner-Prettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (10), pp.1052-1062. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of phenol and 2-aminophenol docking at a model of the tyrosinase active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Silvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giessner-Prettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (6), pp.909-913. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B210307A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Formulas for the Calculation of the Electrostatic Contribution to the Intermolecular Interaction Energy from Multipolar Expansion of the Electronic Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giessner-Prettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (48), pp.10353-10359. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp035748t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of the ligand field contribution in a polarizable molecular mechanics: SIBFA-LF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Williams-Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Deeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (16), pp.1963-1970. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.10354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTX: High-performance molecular structure and dynamics visualization software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guionnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th chemoinformatics Strasbourg summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling interactions in large complex systems using quantum chemistry interpretative techniques and new generation polarizable force fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marjolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF COMPUTATIONAL METHODS IN SCIENCES AND ENGINEERING 2009: (ICCMSE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rhodes, Greece. pp.699-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeNNix-Bio1 : un modèle de fondation pour les simulations atomistiques précises en Drug Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Challenges Jean Zay 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENCI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-25, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Multiscale Dynamics for probing solvent and complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Crespi; Stefano Protti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Royal Society of Chemistry, pp.382-398, 2022, 978-1-83916-768-3. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839167676-00386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete NCI perspective: from new bonds to reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Narth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esmail Alikhani, Remi Chauvin, Christine Lepetit, Bernard Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.491-527, 2016, Challenges and Advances in Computational Chemistry and Physics </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29022-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Gaussian Electrostatic Model, a Density-Based Polarizable Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qiang Cui, Pengyu Ren and Markus Meuwly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many-body effects and electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Standford Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-299, 2016, multi-scale computations of Biomolecules, 9789814613927. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21343-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the issues of non-isotropy and non-additivity in the development of quantum chemistry-grounded polarizable molecular mechanics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Goldwaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit De Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. L. Rivail, M. Ruiz-Lopez, X. Assfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Modeling of Complex Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Springer, pp.1-49, 2015, </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21626-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Force Fields for Biomolecular Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schnieders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (51), </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118889886.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of Next Generation Force Fields From AB Initio Computations: Beyond Point Charges Electrostatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale Quantum Models for Biocatalysis: Modern Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.137-172, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId883"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Philip Piquemal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV de Jean-Philip Piquemal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-philip-piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6615-9426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089289439</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220204581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=z0cOrb0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9901-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université (SU), Laboratoire de Chimie Théorique,UMR 7616 CNRS, Tour 12-13, 4 place Jussieu, 75252 Paris Cedex, France.Tel:(+33) 144272504 ; FAX: (+33)144274117 ; E-mail : jean-philip.piquemal (at) sorbonne-universite.fr ;Homepage: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://piquemalresearch.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;Bluesky: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@jppiquem.bsky.social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(personnel); </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@piquemalgroup.bsky.social</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (équipe de recherche)X: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@jppiquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (personnel); </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@piquemalgroup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (équipe de recherche)Mastodon: </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@jppiquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(personnel)LinkedIn: </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@jppiquem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philip Piquemal est chimiste théoricien,  professeur de classe exceptionnelle à Sorbonne Université (SU) et directeur du Laboratoire de Chimie Théorique (SU/CNRS, UMR7616). Ses recherches portent sur le développement de techniques de simulation moléculaire de nouvelle génération, fondées sur la chimie théorique et les mathématiques appliquées. Il est Principal Investigator du projet ERC (European Research Council Synergy) Synergy Extreme-Scale Mathematics-based Computational Chemistry (EMC2).  Ses travaux mettent particulièrement l'accent sur la conception et l'implémentation de champs de force avancés et de potentiels interatomiques issus du machine learning (MLIP) dans les architectures matérielles du HPC à l'informatique quantique. Il utilise ces techniques pour résoudre des problèmes de chimie quantique à grande échelle en biologie et en science des matériaux pour des applications biomédicales ou orientées énergie. Jean-Philip Piquemal est directeur scientifique (CSO) et co-fondateur de Qubit Pharmaceuticals (2025-présent), et Guest Faculty à Argonne National Laboratory (2025-présent).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chimie quantique;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulation moléculaire;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences du médicament;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatique incluant High Performance Computing, Quantum Computing et Machine Learning.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur de classe exceptionnelle (PREX2) en Chimie Théorique, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Paris, France);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Chimie Théorique, UMR 7616 Sorbonne Université & CNRS, UFR de Chimie;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint  de l'initiative  </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-DREAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Nouvelles Frontières de la Réactivité Moléculaire), Alliance Sorbonne Université (IDEX)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PI du projet </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC2 (Extreme-scale Mathematically-based Computational Chemistry)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ERC Synergy;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste de publications mise à jour et Bibliométrie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Visitez mon profil </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google scholar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ou visitez ma page web : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://piquemalresearch.com/publications/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Développement du logiciel Tinker-HP: dynamique moléculaire (</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tinker-hp.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-présent: Directeur-adjoint  de l'initiative  </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-DREAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Nouvelles Frontières de la Réactivité Moléculaire), Alliance Sorbonne Université.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-présent : Professeur de classe exceptionnelle (PREX2), CNU section 31, SU.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-présent : Membre du comité scientifique de  </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRACE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Partnership for Advanced Computing in Europe).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-présent : Co-fondateur (2020) et directeur scientifique (CSO) de </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qubit Pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-présent : Directeur du </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Chimie Théorique (LCT)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UFR de Chimie, SU & CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-présent :  chef d'équipe, Extreme-scale Mathematically-based Computational Chemistry (EMC2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, SU/CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-présent : PI du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet ERC Synergy EMC2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2019-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 : Professeur de classe exceptionnelle (PREX1), CNU section 31, SU.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021           : President du jury (junior) de l'</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2021 : Membre junior de l'</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 :  Professeur (première classe, PR1), CNU section 31, SU.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2019 : chef d'équipe MC2, projet interdisciplinaire au sein de l'</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISCD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institute for Computations and data), SU.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2018 : Directeur de l'Institut Parisien de Chimie Physique et Théorique (</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP2CT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), FR 2622, SU & CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2018 : chef d'équipe, axe de recherche du LCT: «From quantum interpretative techniques to multiscale modeling».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2016 : Professeur (seconde classe, PR2), UPMC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 : Maître de Conférences - HDR, UPMC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Maître de Conférences, UPMC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2006 : chercheur postdoctoral (NIH Visiting Fellow) au </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIEHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Research Triangle Park, NC, USA (groupe de Thomas Darden).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : Habilitation à Diriger des Recherches (HDR) en Chimie Théorique, UPMC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Thèse de doctorat en Chimie Théorique, Laboratoire de Chimie Théorique, UPMC.  [</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Genealogy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001 : Diplôme d'Etude Approfondie (DEA) en Chimie Informatique et Théorique (DEA National CIT), UPMC.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Maîtrise de Chimie (mention chimie physique), UPEC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliations: SU= Sorbonne Université; UPMC= Université Pierre et Marie Curie (Paris 6), now SU; NIEHS= National Institute of Environmental Health Sciences; UPEC = Université Paris-Est Créteil (Paris 12); CNRS= Centre National de la Recherche Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chimie théorique (chimie quantique et simulation moléculaire), chimie physique, machine learning, informatique et programmation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix, bourses de recherche et distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Guest Faculty Argonne National Laboratory, Lemont, IL, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Quantum Honorary Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024: Financement i-Démo (BPI), 2025-2029, Principal Investigator, projet Hyperion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024: Elu </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Councilor de la International Society of Quantum Biology and Pharmacology (ISQCB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Prix: </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPC Innovation Excellence Award</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: H2020 Innovative Training Networks (ITN), Co-PI du projet  </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYMOL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Marie Skłodowska–Curie Actions Doctoral Network sur les interactions intermoléculaires).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Fellow de la </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royal Society of Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (FSRC, UK)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Nominé parmi les </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 meilleurs inventeurs francais de l'année</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> par le journal Le Point</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: Prix d'innovation </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-Nov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (BPI France/MESRI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Programme d'innovation </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIC-Accelerator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (European Research Council)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Prix d'innovation </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  (BPI France/MESRI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERC Synergy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, co-PI du projet Extreme-scale Mathematically-based Computational Chemistry, EMC2 (avec E. Cancès, L. Grigori et Y. Maday, 2018-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Prix </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atos Joseph Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en simulation numérique (1er prix)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Récipiendaire du </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond France-Berkeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: Nominé en tant que membre junior de l'</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (chaire de recherche 2016-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015: Professeur adjoint de recherche, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Biomedical Engineering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The University of Texas at Austin, TX, USA (2015-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012: Récipiendaire du Fond Emergence-UPMC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Prix </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-International Journal of Quantum Chemistry Young Investigator Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008: Récipiendaire du </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond France-Canada pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004: Bourse de recherche postdoctorale du National Institute of Health (NIH) - Visiting Fellowship (2004-2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001: Doctorat, financement du ministère de l'enseignement supérieur, de la recherche et de l'innovation (MESRI; 2001-2004)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-fondateur (2020) et directeur scientifique (CSO) de </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qubit Pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités Editoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur: </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results in Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Elsevier).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur associé: </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LIveCoMS (Univ. of Colorado).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de comités de lecture : </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Wiley); </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Sciences: Computational Life Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Springer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés scientifiques (membre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Société Chimique de France (SFC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry (RSC), FRSC (Fellow)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">American Chemical Society (ACS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biophysical Society</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association for Computing Machinery (ACM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sigma Xi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">International Society of Quantum Biology and Pharmacology (ISQBP): Councilor 2024-2028</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Molecular Dynamics with Neural Network Potentials via Distilled Multiple Time-Stepping and Non-Conservative Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence Frontier: Integrating Machine Learning and High Performance Quantum Computing for Next-Generation Drug Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Quantum Emulation for Chemistry Applications with Hyperion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diata Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Realization of the Markov Chain Monte Carlo Algorithm on a Quantum Computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Ramos-Calderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Neural Network in the AMOEBA Polarizable Force Field for Ligand Field Effects of Cu2+ Ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhecheng He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubham Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic-depth quantum state preparation of polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zylberman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foundation Model for Accurate Atomistic Simulations in Drug Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Tobacco Mosaic Virus: Revealing Environmental Drivers of Capsid and Nucleocapsid Stability using High-Resolution Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Blazhynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical protein-pocket hydration-site prediction for drug discovery on a quantum computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kisa Barkemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre R. R. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimal Framework for Constructing Lie-Algebra Generator Pools: Application to Variational Quantum Eigensolvers for Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaromir Viswanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Q-AMOEBA (CF) Polarizable Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Circuits for the Metropolis-Hastings Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodenas-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Water Networks to Binding Affinities: Resolving Solvation Dynamics for Accurate Protein-Ligand Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Blazhynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Foundation Model for Accurate Atomistic Simulations in Drug Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Posenitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-polarizable KS-DFT/AMOEBA embedding scheme for plane wave basis sets through the MiMiC framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonata Kvedaravičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Antalík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-polarizable KS-DFT/AMOEBA embedding scheme for plane wave basis sets through the MiMiC framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonata Kvedaravičiūtė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Antalík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Force Fields Parameterization: A Directed Graph Attention Networks Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReaxFF Simulations of Self-Assembled Monolayers On Silver Surfaces and Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Lahouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing local DNA kinks by sequence-selective trisintercalating oligopeptides of a tricationic porphyrin. A polarizable Molecular Dynamics study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Molecular Dynamics Simulations with Foundation Neural Network Models using Multiple Time-Step and Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (5), pp.1288-1295. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c03720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-LAO for calculating fast and robust relative binding free energies of simple and complex transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42004-026-02022-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Jumps for Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.2854-2866. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need to implement FAIR principles in biomolecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommie Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Åqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivet Bahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Battistini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bellaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-025-02635-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMOEBA Polarizable Molecular Dynamics Simulations of Guanine Quadruplexes: from the c-Kit Proto-oncogene to HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina El Ahdab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.08.28.610081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable models for selected Endocrine Disrupting Chemicals and their hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mazurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Szeleszczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biophysics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S273741652640003X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324665v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting RNA with Small Molecules using State-of-the-Art Methods Provides Highly Predictive Affinities of Riboswitch Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay W. Ponder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.1405. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08809-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742743v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy Gradient-free Adaptive Variational Quantum Algorithms on a Noisy Intermediate Scale Quantum Computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Courtat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.18689. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-99962-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambda-ABF-OPES: Faster Convergence with High Accuracy in Alchemical Free Energy Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Francis Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gagelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (19), pp.4626-4634. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting RNA with small molecules using state-of-the-art methods provides highly predictive affinities of riboswitch inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay W Ponder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1405. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08809-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTX: Real-time high-performance molecular structure and dynamics visualization software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guionnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.btaf295. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Molecular Dynamics Simulations of the Pyruvate Kinase Muscle Isoform 1 and 2 (PKM1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202402534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Iterative Disentangled Unitary Coupled-Cluster based on Lie-algebraic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Peruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.025031. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2058-9565/adb3c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambda-ABF-OPES: Faster Convergence with High Accuracy in Alchemical Free Energy Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Francis Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gagelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.4626-4634. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histidine 73 methylation coordinates β-actin plasticity in response to key environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Schahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Wioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2304. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive visualization of large molecular systems with VTX: example with a minimal whole-cell model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guionnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.1588661. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2025.1588661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Quantum State Preparation for Strongly Correlated Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zylberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (11), pp.3197-3205. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c03159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Field X: A Computational Microscope to Study Genetic Variation and Organic Crystals Using Theory and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose A Gogal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Nessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Thiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan V Bernabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rae A Corrigan Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (1), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0214652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pre-structuration of lipid nanodomain-segregating remorin proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeren Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Schahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.1620. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-07330-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Full Dynamical and Reactivity Profiles of Acetylcholinesterase: A Comprehensive All-Atom Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouchibti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.3c05560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeNNol: an Efficient and Flexible Library for Building Force-field-enhanced Neural Network Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161 (4), pp.042502. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0217688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambda-ABF: Simplified, Accurate and Cost-effective Alchemical Free Energy Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2307.08006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut to Chemically Accurate Quantum Computing via Density-based Basis-set Correction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.-M. Lygatsika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.269. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42004-024-01348-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Analog Quantum Computing with Neutral Atoms for Solvent Configuration Prediction in Drug Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. D’arcangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-P. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.043020. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Glycan Interactions Drive the SARS-CoV-2 Spike Dynamics: Insights into Glycan-Gate Control and Camouflage Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blazhynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (35), pp.14177-14187. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4SC04364B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating the ground state energy of benzene under spatial deformations with noisy quantum computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassil Sennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko J. Rančić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107, pp.012416. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.107.012416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperativity and Frustration Effects (or Lack Thereof) in Polarizable and Non-Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Nochebuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine Molecular Dynamics Simulations Including Nuclear Quantum Effects: from Force Fields to Machine Learning Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.2c01233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-Field-Enhanced Neural Network Interactions: from Local Equivariant Embedding to Atom-in-Molecule properties and long-range effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC02581K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Particle Mesh Ewald-integrated stochastic Lanczos Many-body Dispersion algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Poier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (15), pp.154109. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0166476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANKH: A Generalized O(N) Interpolated Ewald Strategy for Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QM / AMOEBA description of properties and dynamics of embedded molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Nottoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bondanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Mazzeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Cupellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Curutchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcms.1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Trotterized Unitary Coupled Cluster to Triple Excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Rančić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.3c01753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Many-Body Dispersion Correction through Random-phase Approximation for Chemically Accurate Density Functional Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Poier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Variational Quantum Eigensolver Extension of the Quantum Learning Machine (QLM) for Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko J. Rančić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.e1664. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcms.1664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Hybrid Deep Neural Networks/Polarizable Potentials Biomolecular Simulations including Long-range Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot-Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Gökcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5438-5452), </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SC04815A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlap-ADAPT-VQE: Practical Quantum Chemistry on Quantum Computers via Overlap-Guided Compact Ansätze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Feniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diata Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.192. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01312-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Accurate Description of Diels‐Alder Reactions Using Density Functional Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.e202200349. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O(N) Stochastic Evaluation of Many-Body van der Waals Energies in Large Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Poier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.1633-1645. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the Major Groove of the Palindromic d(GGCGCC)2 Sequence by Oligopeptide Derivatives of Anthraquinone Intercalators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe H. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (24), pp.6649-6666. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quantum Chemical Nature of Lead(II) &amp;quot;Lone Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27010027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Condensed Phase Water Dynamics with Explicit Nuclear Quantum Effects: the Polarizable Q-AMOEBA Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Huppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c04454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Quantum Inspired SIBFA Many-Body Polarizable Force Field: Enabling Condensed Phase Molecular Dynamics Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naseem Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.3607-3621. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Deep Learning-aided Density-free Strategy for Many-Body Dispersion-corrected Density Functional Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Paolo Poier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (19), pp.4381-4388. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c00936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally driven discovery of SARS-CoV-2 M pro inhibitors: from design to experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cuzzolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Deplano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (13), </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1sc05892d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Gaussian-Accelerated Molecular Dynamics (GaMD) Multilevel Enhanced Sampling Strategy: Application to Polarizable Force Fields Simulations of Large Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), pp.968-977. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Quantum Effects in liquid water at near classical computational cost using the adaptive Quantum Thermal Bath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Mauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mangaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (34), pp.8285-829. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Polarizable embeddings: energy, dynamics, spectroscopy and reactivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Water Many-body Effects Drive Structural Dynamics and Allosteric interactions in SARS-CoV-2 Main Protease Dimerization Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina El Ahdab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.6218-6226. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Solvents for the Polarizable Atomic Multipole AMOEBA Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rae Corrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guowei Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Thiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Massively Parallel Implementation of Steered Molecular Dynamics in Tinker-HP: Comparisons of Polarizable and Nonpolarizable Simulations of Realistic Systems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.3235-3236. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCIPLOT and the analysis of noncovalent interactions using the reduced density gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Laplaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Peccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyu Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.e1497. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcms.1497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Gaussian Electrostatic Model by Separate Fitting of Coulomb and Exchange-Repulsion Densities and Implementation of a new Dispersion term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehr Naseem-Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0072380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of SAPT and Supermolecular EDAs Approaches for the Development of Separable and Polarizable force fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehr Naseem-Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alston J. Misquitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.2759-2774. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinker-HP: Accelerating Molecular Dynamics Simulations of Large Complex Systems with Advanced Point Dipole Polarizable Force Fields Using GPUs and Multi-GPU Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henri Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Véry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.2034-2053. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mining of SARS-CoV-2 Main Protease Conformational Space: Supercomputer-Driven Unsupervised Adaptive Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Jaffrelot Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina El Ahdab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henri Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (13), pp.4889-4907. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC00145K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the dianionic phosphate group: Validation on the recognition site of the homodimeric enzyme phosphoglucose isomerase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (8), pp.839-854. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.26134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Geometry Dependent Charge Flux into Polarizable AMOEBA+ Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.419-426. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b03489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the dianionic phosphate group. Validation on the recognition site of the homodimeric enzyme phosphoglucose isomerase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (8), pp.839-854. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.26134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling NMR Structures of the HIV-1 Nucleocapsid Protein NCp7 Using Extensive Polarizable Force Field Free-Energy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El-Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henri Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.2013 - 2020. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Way for Probing Bond Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khartabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contreras-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (9), pp.1850-1860. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b09845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvation Effects Drive the Selectivity in Diels-Alder Reaction Under Hyperbaric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.6632-6635. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CC01938K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum-Chemistry based design of halobenzene derivatives with augmented affinities for the HIV-1 viral G4/C16 base-pair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla El Darazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.440. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity jump processes : an alternative to multi-time-step methods for faster and accurate molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Weisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.024101. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0005060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCIPLOT4: fast, robust and quantitative analysis of noncovalent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Peccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Laplaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyu Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (7), pp.4150-4158. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising the Performance of the Tinker-HP Molecular Modeling Package [Article v1.0]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henri Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay W. Ponder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33011/livecoms.1.2.10409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMOEBA+ Classical Potential for Modeling Molecular Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrometric and computational studies of the binding of HIV-1 integrase inhibitors to viral DNA extremities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El-Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fermandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.e6. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj-pchem.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively parallel implementation of Steered Molecular Dynamics in Tinker-HP: comparisons of polarizable and non-polarizable simulations of realistic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Célerse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (6), pp.3694-3709. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make continuum solvation incredibly fast in a few simple steps: a practical guide to the domain decomposition paradigm for the Conductor-like Screening Model Continuum Solvation, Linear Scaling, Domain Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119, pp.e25669. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.25669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable force fields for biomolecular simulations: Recent advances and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng F Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara y Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews of Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, pp.371-394. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-biophys-070317-033349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the limits of Multiple-Timestep Strategies for Polarizable Point Dipole Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (10), pp.2593−2599. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics using Non-variational Polarizable Force Fields: Theory, Periodic Boundary Conditions Implementation and Application to the Bond Capacity Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poier Pier Paolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Large Scale Hybrid QM/MM Dynamics of Complex Systems with Advanced Point Dipole Polarizable Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SC01745C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Dynamics Simulations of Ionic Liquids and Electrolytes Using Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Bedrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg V. Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mackerell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate biomolecular simulations account for electronic polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Melcr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.143. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2019.00143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinker-HP: a Massively Parallel Molecular Dynamics Package for Multiscale Simulations of Large Complex Systems with Advanced Point Dipole Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Henri Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.956-972 </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7SC04531J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648245v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinker 8: Software Tools for Molecular Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua A Rackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie L Laury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.5273-5289. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Independent Gradient Model: a new approach for probing strong and weak interactions in molecules from wave function calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khartabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (6), pp.724-735. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201701325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the Phosphate Binding Mode of Phosphate-Binding Protein: The Critical Effect of Buffer Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui R. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng F Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dalby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (24), pp.6371-6376. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b03194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherent derivation of the Ewald summation for arbitrary orders of multipoles: The self-terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149 (12), pp.124103. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5044541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMOEBA Polarizable Atomic Multipole Force Field for Nucleic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changsheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng F Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanjie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.2084-2108. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QM/MM Simulations with the Gaussian Electrostatic Model: A Density-based Polarizable Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Gökcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (11), pp.3062-3067. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMOEBA Polarizable Force Field Parameters of the Heme Cofactor in Its Ferrous and Ferric Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien de la Lande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.2705-2720. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Many-Body Interactions with Classical Dipole Induction Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui R. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiantao Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.2751-2761. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inhibition process of HIV-1 integrase by diketoacids molecules: Understanding the factors governing the better efficiency of dolutegravir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fermandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinker-OpenMM : Absolute and Relative Alchemical Free Energies using AMOEBA on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Harger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dalby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (23), pp.2047-2055. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scalable and accurate molecular dynamics using the SIBFA polarizable force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El-Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehr Naseem-Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of explicit smeared lone-pairs in anisotropic polarizable molecular mechanics. Torture track angular tests for exchange-repulsion and charge transfer contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehr Naseem-Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Kwapien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina El Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard El Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.3997 - 1920. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b01836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeling Through Two Stacked Guanine Quartets of One and Two Alkali Cations in the Li &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; , Na &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; , K &amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and Rb + Series. Assessment of the Accuracy of the SIBFA Anisotropic Polarizable Molecular Mechanics Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehr Naseem-Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit E. Sponer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b01836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truncated Conjugate Gradient (TCG), a Non-iterative/Fixed-cost Strategy for Computing Polarization in Molecular Dynamics: Fast Evaluation of Analytical Forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (16), pp.161724. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Charge Penetration Model for Use with the AMOEBA Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua A. Rackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiantao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP06017J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of 1,2,4-Triazole-3-Thione, an Original Zn-Binding Group of Metallo-β-Lactamase Inhibitors. Validation of a Polarizable MM/MD Potential by Quantum Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Kwapien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Damergi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (26), pp.6295-6312. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b01053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Conjugate Gradient (TCG): an optimal strategy for the analytical evaluation of the many-body polarization energy and forces in molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Aviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Levitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Maday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.180-190. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395833v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Special Topic: From Quantum Mechanics to Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (16), pp.161401. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing strong interactions with the reduced density gradient: a benchmark for covalent, ionic and charge-shift bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid QM/MM Molecular Dynamics with AMOEBA Polarizable Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Caprasecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Mennucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571619v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Isomerization of the Purine Scaffold of a Kinase Inhibitor, Roscovitine, Affords a Four- to Seven-Fold Enhancement of Its Affinity for Four CDKs. Could This Be Traced Back to Conjugation-Induced Stiffenings/Loosenings of Rotational Barriers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Oumata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Galons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (7), pp.3467-3474. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.7b00471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable improvement of SPME multipolar electrostatics in anisotropic polarizable molecular mechanics using a general short-range penetration correction up to quadrupoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Narth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiantao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (5), pp.494-506. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butanethiol adsorption and dissociation on Ag (111): A periodic DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aixiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Calatayud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 646, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LICHEM: A QM/MM Program for Simulations with Multipolar and Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QM/MM Approach Using the AMOEBA Polarizable Embedding: From Ground State Energies to Electronic Excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Caprasecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (8), pp.3654-3661. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes of a Zn-metalloenzyme binding site with hydroxamate-containing ligands. A case for detailed benchmarkings of polarizable molecular mechanics/dynamics potentials when the experimental binding structure is unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (32), pp.2770-2782. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.24503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Organometallics and Quantum Chemical Topology: Understanding Electronic Relocalisation During Palladium-Catalyzed Reductive Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit De Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (15), pp.1167-1175. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: II. Towards Massively Parallel Computations using Smooth Particle Mesh Ewald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.2589-2599. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entasis Through Hook-and-Loop Fastening in a Glycoligand with Cumulative Weak Forces Stabilizing Cu(I).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cisnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aumont-Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (3), pp.1141-1146. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja510259p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the double-faceted nature of the CX bond in halobenzenes with a bifunctional probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 637, pp.51-57. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2015.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Molecular Dynamics in a Polarizable Continuum Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.623-634. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500998q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the “Janus-like” properties of the halobenzene CX bond (XCl, Br) be leveraged to enhance molecular recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (4), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum-chemistry based calibration of the alkali metal cation series (Li + Cs + ) for large-scale polarizable molecular mechanics/dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor Dudev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Devereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Meuwly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmay Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.285-302. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the reduced density gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2015.1123777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Model for Treating Short-Range Electrostatic Penetration in a Molecular Mechanics Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiantao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua A. Rackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenfeng He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Narth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.2609-2618. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked and H-bonded cytosine dimers. Analysis of the intermolecular interaction energies by parallel quantum chemistry and polarizable molecular mechanics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Sponer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (30), pp. 9477-9495. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b01695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surface d'énergie potentielle vue par les champs de forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 388-389, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Molecular Interactions in Chemical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Alvarez-Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (12), pp.2476-2485. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: I. Toward Massively Parallel Direct Space Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schnieders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4), pp.1638-1651. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct401096t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum, classical, and hybrid QM/MM calculations in solution: General implementation of the ddCOSMO linear scaling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (18), pp.184108. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4901304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling non-covalent interactions within flexible biomolecules: from electron density topology to gas phase spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. De Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zehnacker-Rentien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.9876-9891. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP52774C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational analysis of a polyconjugated protein-binding ligand by joint quantum chemistry and polarizable molecular mechanics. Addressing the issues of anisotropy, conjugation, polarization, and multipole transferability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Goldwaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (11), </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-014-2472-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substituent-Modulated Affinities of Halobenzene Derivatives to the HIV-1 Integrase Recognition Site. Analyses of the Interaction Energies by Parallel Quantum Chemical and Polarizable Molecular Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (41), pp.9772-9782. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5079899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supervised fitting approach to force field parametrization with application to the SIBFA polarizable force field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Devereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Meuwly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (21), pp.1577-1591. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Molecular Mechanics Studies of Cu(I)/Zn(II) Superoxide Dismutase: Bimetallic Binding Site and Structured Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (29), pp.2096-2106. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Calculations in Solution for Large to Very Large Molecules: A New Linear Scaling QM/Continuum Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Lipparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.953-958. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz5002506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting H2O Nucleation around Au + and Hg 2+ : The Peculiar “Pseudo-Soft” Character of the Gold Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Delcey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weitao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (5), pp.1900-1909. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct4006135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT-steric-based energy decomposition analysis of intermolecular interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (5), </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-014-1484-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S/G-1: An Ab Initio Force-field Blending Frozen Hermite Gaussian Densities and Distributed Multipoles. Proof of Concept and First Applications to Metal Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (35), pp.7598-7612. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5051657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Organochlorine Compounds and the σ-Hole Effect Using a Polarizable Multipole Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojiao Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiantao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Ping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (24), pp.6456-6465. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp411671a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEM*: A Molecular Electronic Density--Based Force Field for Classical Molecular Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Starovoytov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.1361-1365. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct500050p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure–activity relationship of non-peptidic antagonists of neuropilin-1 receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang-Qing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Megale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Borriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leforban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (17), pp.4254-4259. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2014.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration gibbs free energies of open and closed shell trivalent lanthanide and actinide cations from polarizable molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marjolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.2471. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-014-2471-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could an anisotropic molecular mechanics/dynamics potential account for sigma hole effects in the complexes of halogenated compounds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Hobaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (13), pp.1125-1135. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.23242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Bond Critical Points Really Critical for Hydrogen Bonding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Kjaergaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (8), pp.3263-3266. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct400420r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy decomposition analysis for open and closed shell f-elements mono aqua complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marjolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 563, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Deeper Understanding of Enzyme Reactions Using the Coupled ELF/NCI Analysis: Application to DNA Repair Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.2156-2160. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct400130b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Chemistry of Lead at a Molecular Level: The Pb(II) 6s6p Lone Pair Can Be Bisdirected in Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Ryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.2416-2424. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct300524v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the structure and electronic properties of Th4+-water complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marjolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (9), pp.821-831. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2012-0546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further refinements of next-generation force fields -- Nonempirical localization of off-centered points in molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (9), pp.804-810. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjc-2012-0547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a ligand specific of Pb2+ with respect to the Zn2+ and Ca2+ cations: A track from quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 532, pp.9-12. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2012.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Quantum Interpretative Techniques: Another Look at Chemical Mechanisms in Organic Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weitao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Silvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (11), pp.3993-3997. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct300234g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic interactions: Comparative topological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 998, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2012.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Structural Coordination and Ligand Binding in Zinc Proteins with a Polarizable Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp.1314-1324. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct200812y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From quantum mechanics to force fields: new methodologies for the classical simulation of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (4), </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-012-1207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward accurate solvation dynamics of lanthanides and actinides in water using polarizable force fields: From gas-phase energetics to hydration free energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marjolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (March), pp.1198. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00214-012-1198-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions within the alcohol dehydrogenase Zn(II)-metalloenzyme active site: Interplay between subvalence, electron correlation/dispersion, and charge transfer/induction effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Clavaguéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (6), pp.1213-1221. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.22760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing hemidirectionality in Pb(II) complexes: The importance of anionic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 510 (1-3), pp.27-30. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2011.04.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCIPLOT: A Program for Plotting Noncovalent Interaction Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Contreras-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahar Keinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100641a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between electron localization and metal ion mutagenicity in DNA synthesis from QM/MM calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (23), pp.11239. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp02550j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Pair Localization Function (EPLF) for Density Functional Theory and ab Initio Wave Function-Based Methods: A New Tool for Chemical Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caffarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.618-624. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct1005938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive ligand/chelate binding in [Cu(TMPA)]+ and [Cu(tren)]+ based complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Bonniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien de La Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 177 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2011.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reaction mechanism of type I phosphomannose isomerases: New information from inhibition and polarizable molecular mechanics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (1), pp.203-220. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.22873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-driven activation of dioxygen in various metalloenzymes and their inspired models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien de La Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis R Salahub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (6), pp.1178-1182. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body exchange-repulsion in polarizable molecular mechanics. I. orbital-based approximations and applications to hydrated metal cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (14), pp.2949-2957. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.21865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Low-Barrier Hydrogen Bonds in Complex Systems with a Simple Quantum Topological Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (10), pp.2833-2837. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Water Networks in Ligand–Metalloprotein Recognition. Impact on the Relative Complexation Energies of Zn-Dependent Phosphomannose Isomerase with d -Mannose 6-Phosphate Surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Courtiol-Legourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (25), pp.8304-8316. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2024654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Substitution in Synaptotagmin: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (11), pp.4005-4009. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp910131r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Cation Polarization in holo- and hemi- Directed [Pb(H 2 O) n ] 2+ Complexes and Development of a Pb 2+ Polarizable Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Devereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Céline van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), pp.138-147. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct1004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase folding of a two-residue model peptide chain: on the importance of an interplay between experiment and theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (34), pp.11860-3. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja103996q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special issue on quantum mechanical modeling of biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis R. Salahub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERDISCIPLINARY SCIENCES-COMPUTATIONAL LIFE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12539-010-0001-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the interactions taking place in the recognition site of a bimetallic Mg(II)-Zn(II) enzyme, isopentenyl diphosphate isomerase. A parallel quantum-chemical and polarizable molecular mechanics study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Ruyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (14), pp.4884-4895. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp907629k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding selectivity of hard and soft metal cations within biological systems using the subvalence concept. I. Application to blood coagulation: direct cation-protein electronic effects vs. indirect interactions through water networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. G. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Silvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (4), pp.1048-1063. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100089s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Molecular Dynamics Simulation of Zn(II) in Water Using the AMOEBA Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (7), pp.2059-2070. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct100091j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the docking of competitive inhibitors at a model of tyrosinase active site: Insights from joint broken-symmetry/spin-flip DFT computations and ELF topological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de La Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERDISCIPLINARY SCIENCES-COMPUTATIONAL LIFE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12539-010-0096-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable water molecules in ligand-macromolecule recognition. Impact on the relative affinities of competing pyrrolopyrimidine inhibitors for FAK kinase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.3312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of backdonation in [M–(CO)]p+ complexes isoelectronic to [Au–(CO)]+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (12), pp.124310. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3491266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New intermolecular benchmark calculations on the water dimer: SAPT and supermolecular post-Hartree-Fock approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (14), pp.3259-3267. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.22299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of non-hydrolyzable d-mannose 6-phosphate surrogates reveal 6-deoxy-6-dicarboxymethyl-d-mannose as a new strong inhibitor of phosphomannose isomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (20), pp.7100-7107. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxygen Activation by Mononuclear Copper Enzymes: Insights from a Tripodal Ligand Mimicking Their Cu M Coordination Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien de La Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis R. Salahub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Moliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (15), pp.7003-7005. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900567z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Multipole Model (GMM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Elking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Pedersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.190-202. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct900348b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of lone pair interactions/redistribution in hard and soft ligands within the active site of alcohol dehydrogenase Zn-metalloenzyme: Insights from electron localization function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERDISCIPLINARY SCIENCES-COMPUTATIONAL LIFE SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.55-60. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12539-008-0027-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Towards Accurate Molecular Modeling of Metal Complexes Using Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1102, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3108373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond holo/hemidirectionality in Pb(II) complexes: Can the valence lone pair be bisdirected?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 478 (1-3), pp.17-19. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2009.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in ns2np0 [M(CO)]q+ complexes: From germanium to element 114 (Uuq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 469 (1-3), pp.38-42. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-Localized Kohn−Sham Orbitals via a Singles Configuration-Interaction Procedure and Application to Local Properties and Intermolecular Energy Decomposition Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Savin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (12), pp.2020-2029. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct800242n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be learnt on biologically relevant systems from the topological analysis of the electron localization function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (11), pp.1951-1969. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.21711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Lead Chemistry from Topological Insights: The Transition between Holo- and Hemidirected Structures within the [Pb(CO)n]2+ Model Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (9), pp.2730-2743. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200701265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing beyond charge analysis using the electronic localization function: Chemically intuitive distribution of electrostatic moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (9), pp.1440-1449. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Analysis of Zn Polycoordination in a Metalloprotein Environment and of the Role of a Neighboring Aromatic Residue. What Is the Impact of Polarization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (10), pp.1659-1668. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct800200j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple formulas for improved point-charge electrostatics in classical force fields and hybrid quantum mechanical/molecular mechanical embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Na-Im Tholander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (11), pp.1905-1912. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.21675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of 5-phospho-D-arabinonohydroxamate and 5-phospho-D-arabinonate inhibitors to zinc phosphomannose isomerase fromCandida albicans studied by polarizable molecular mechanics and quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalith Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (5), pp.938-957. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specificity of acyl transfer from 2-mercaptobenzamide thioesters to the HIV-1 nucleocapsid protein. ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M Miller Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R Durell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K Inman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 131, pp.11067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Separate Reproduction of the Contributions to the Hartree−Fock and DFT Intermolecular Interaction Energies by Polarizable Molecular Mechanics with the SIBFA Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.824-837. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct7000182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of 5-Phospho-D-Arabinonohydoxamate and 5-Phospho-D-Arabinonate Inhibitors to Zinc Phosphomannoisomerase from Candida albicans studied by polarizable molecular mechanics and quantum mechanics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28, pp.938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic, polarizable molecular mechanics studies of inter-, intramolecular interactions, and ligand-macromolecule complexes.A bottom-up strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andres Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.1960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Role of the Polarization Anisotropy of Water in Modeling Classical Polarizable Force Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Chelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Procacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (33), pp.8170-8176. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp072687g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Fitting of Molecular Properties to Hermite Gaussians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Elking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (47), pp.12049-12056. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp074817r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a force field based on density fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andres Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Darden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.104101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Pb(H2O)]2+ and [Pb(OH)]+: Four-component density functional theory calculations, correlated scalar relativistic constrained-space orbital variation energy decompositions, and topological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (17), pp.174311. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2186994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Mechanics/Molecular Mechanics Electrostatic Embedding with Continuous and Discrete Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (28), pp.13682-13684. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062768x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the nature of the bonding in oxygenated dinuclear copper enzyme models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pilmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 764 (1-3), pp.77 - 86. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theochem.2006.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards accurate solvation dynamics of divalent cations in water using the polarizable amoeba force field: From energetics to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalith Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (5), pp.054511. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2234774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Gaussian electrostatic model: Extension to arbitrary angular momentum, distributed multipoles, and speedup with reciprocal space methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (18), pp.184101. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2363374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the geometry of nd10 (n+1)s0 [M(H2O)]p+ complexes using four-component relativistic DFT calculations and scalar relativistic correlated CSOV energy decompositions (Mp+ = Cu+, Zn2+, Ag+, Cd2+, Au+, Hg2+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourlaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Saue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (2), pp.142-156. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular electrostatic energies using density fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123 (4), pp.044109. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1947192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Zn(II) complexes in polarizable molecular mechanics. Further refinements of the electrostatic and short-range contributions. Comparisons with parallel ab initio computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morris Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (11), pp.1113-1130. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexes of thiomandelate and captopril mercaptocarboxylate inhibitors to metallo-β-lactamase by polarizable molecular mechanics. Validation on model binding sites by quantum chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (11), pp.1131-1147. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CSOV study of the difference between HF and DFT intermolecular interaction energy values: The importance of the charge transfer contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Parisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giessner-Prettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (10), pp.1052-1062. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.20242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of phenol and 2-aminophenol docking at a model of the tyrosinase active site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maddaluno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Silvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giessner-Prettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (6), pp.909-913. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B210307A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Formulas for the Calculation of the Electrostatic Contribution to the Intermolecular Interaction Energy from Multipolar Expansion of the Electronic Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giessner-Prettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (48), pp.10353-10359. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp035748t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of the ligand field contribution in a polarizable molecular mechanics: SIBFA-LF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Williams-Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Deeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (16), pp.1963-1970. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.10354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTX: High-performance molecular structure and dynamics visualization software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guionnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Naïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th chemoinformatics Strasbourg summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling interactions in large complex systems using quantum chemistry interpretative techniques and new generation polarizable force fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marjolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. van Severen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF COMPUTATIONAL METHODS IN SCIENCES AND ENGINEERING 2009: (ICCMSE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rhodes, Greece. pp.699-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeNNix-Bio1 : un modèle de fondation pour les simulations atomistiques précises en Drug Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Challenges Jean Zay 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENCI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-25, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Multiscale Dynamics for probing solvent and complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Loco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Crespi; Stefano Protti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Royal Society of Chemistry, pp.382-398, 2022, 978-1-83916-768-3. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839167676-00386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete NCI perspective: from new bonds to reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Narth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Boto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esmail Alikhani, Remi Chauvin, Christine Lepetit, Bernard Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Topological Methods in Molecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.491-527, 2016, Challenges and Advances in Computational Chemistry and Physics </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29022-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Gaussian Electrostatic Model, a Density-Based Polarizable Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andrés Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qiang Cui, Pengyu Ren and Markus Meuwly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many-body effects and electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Standford Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-299, 2016, multi-scale computations of Biomolecules, 9789814613927. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21343-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the issues of non-isotropy and non-additivity in the development of quantum chemistry-grounded polarizable molecular mechanics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nohad Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Goldwaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit De Courcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. L. Rivail, M. Ruiz-Lopez, X. Assfeld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Modeling of Complex Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Springer, pp.1-49, 2015, </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21626-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizable Force Fields for Biomolecular Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schnieders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (51), </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118889886.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of Next Generation Force Fields From AB Initio Computations: Beyond Point Charges Electrostatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.A. Darden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale Quantum Models for Biocatalysis: Modern Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.137-172, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId885"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95352C76"/>
+    <w:nsid w:val="10081A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="308D23A8"/>
+    <w:nsid w:val="675F2061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BABD581"/>
+    <w:nsid w:val="E90489CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F8917D90"/>
+    <w:nsid w:val="5A41F36C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9F146D7B"/>
+    <w:nsid w:val="0A645CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="259451EB"/>
+    <w:nsid w:val="E3CDD585"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F449D8A2"/>
+    <w:nsid w:val="ABF4D7E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="17FA3AF8"/>
+    <w:nsid w:val="8F2C107B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1450732C"/>
+    <w:nsid w:val="B54E4049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philip-piquemal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6615-9426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089289439" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220204581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9901-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://piquemalresearch.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsky.app/profile/jppiquem.bsky.social" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsky.app/profile/piquemalgroup.bsky.social" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/jppiquem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/PiquemalGroup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.social/@jppiquem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jppiquem/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lct.jussieu.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/recherche-1/instituts-et-initiatives-pluridisciplinaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc-emc2.eu/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=z0cOrb0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://piquemalresearch.com/publications/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinker-hp.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prace-ri.eu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qubit-pharmaceuticals.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iscd.upmc.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ip2ct.upmc.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niehs.nih.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academictree.org/chemistry/tree.php?pid=70959" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/actualites/jean-philip-piquemal-recoit-le-honorary-award-france-quantum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isqbp.org/who-we-are/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpcwire.com/off-the-wire/hyperion-research-announces-winners-of-hpc-innovation-excellence-awards/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.phymol.eu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rsc.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepoint.fr/sciences-nature/les-meilleurs-inventeurs-francais-sont-09-06-2022-2478893_1924.php" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/le-concours-i-nov-49817" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-accelerator_en" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/le-concours-i-lab-49808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/funding/synergy-grants" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Prix_Atos_-_Joseph_Fourier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fbf.berkeley.edu/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Institut_Universitaire_de_France" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bme.utexas.edu/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanibelsymposium.qtp.ufl.edu/awards-poster-sizes/winners/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://francecanadaculture.org/france-canada-research-fund/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qubit-pharmaceuticals.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/results-in-chemistry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livecomsjournal.org/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1097461x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/12539" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Gouraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Cattin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Badreddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Claudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ramos-Calderer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lucas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zylberman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhecheng He" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxing Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chatterjee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;s Cisneros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Villot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Blazhynska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vetter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaromir Viswanathan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisa Barkemeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R. R. Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mauger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodenas-Ruiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320773v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonata Kvedaravi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Antal&#237;k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lahouari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Godard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03720" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina El Ahdab" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Hobaika" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;lerse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.08.28.610081" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommie Amaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan &#197;qvist" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivet Bahar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battistini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bellaiche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-025-02635-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324665v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mazurek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thirion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szeleszczuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S273741652640003X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742743v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hedin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W. Ponder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08809-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Courtat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99962-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W Ponder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guionni&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacquay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guillaume" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf295" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Francis Jing" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gagelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00683" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delobelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402534" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678082v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Haidar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Peruzzo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/adb3c5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schahl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Walker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Ren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57458-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2025.1588661" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272837v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feniou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adjoua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zylberman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03159" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maurin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.08006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217688" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;lerse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchibti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nachon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c05560" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose A Gogal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Nessler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Thiel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan V Bernabe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae A Corrigan Grove" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214652" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeren Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Jolivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Legrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07330-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579665v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Lygatsika" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01348-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;arcangelo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Henry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Henriet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loco" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blazhynska" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC04364B" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassil Sennane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko J. Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.012416" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160556v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Nochebuena" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Liu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00762" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887583v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01233" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122813v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nottoli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bondanza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mazzeo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cupellini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Curutchet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1674" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912869v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c01753" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Poier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03722" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917901v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC02581K" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166476" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ayral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1664" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jaffrelot-Inizan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice G&#246;kcan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04815A" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955111v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traor&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01312-y" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806627v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200349" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01291" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Kahn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00337" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232340v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010027" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c00936" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508892v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseem Kahn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narth" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Cisneros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706599v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c04454" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360596v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01024" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361062v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Khoury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Jing" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuzzolin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Deplano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05892d" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bonella" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01722" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00662" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220156v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01460" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183306v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae Corrigan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Qi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thiel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lynn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Walker" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01286" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921299v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Laplaza" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peccati" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Boto" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Quan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1497" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210774v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00405" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353343v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehr Naseem-Khan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072380" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912013v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alston J. Misquitta" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01337" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179730v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durocher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01164" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943694v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C&#233;lerse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC00145K" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456771v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devillers" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philip Piquemal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salmon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26134" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410854v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03489" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devillers" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gresh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046841v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El-Khoury" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01204" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377737v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klein" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khartabil" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras-Garcia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b09845" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504716v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01938K" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377718v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla El Darazi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Maroun" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00440" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314428v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Weisman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005060" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377999v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Boto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00063" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147771v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Duran" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.1.2.10409" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142886v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00261" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372493v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fermandjian" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-pchem.6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122209v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00199" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793770v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scalmani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gatto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25669" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821899v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng F Jing" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara y Cheng" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-070317-033349" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119888v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00901" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299827v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poier Pier Paolo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00721" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152908v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frisch" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01745C" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144165v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bedrov" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borodin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackerell" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00763" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283625v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Melcr" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2019.00143" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820747v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Rackers" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Laury" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagardere" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00529" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648245v3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC04531J" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377532v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khartabil" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701325" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126853v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui R. Qi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalby" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03194" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897263v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polack" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044541" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126772v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsheng Zhang" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanjie Wu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01169" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126841v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kratz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darden" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01412" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126731v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01128" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126842v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiantao Qi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Piquemal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00225" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520237v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.05.001" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571313v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24853" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521838v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405847v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Rackers" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiantao Wang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06017J" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571959v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kwapien" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Hobaika" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard El Maroun" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b01836" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502376v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit E. Sponer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571663v2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985911" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126854v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Damergi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nader" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b01053" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395833v4" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00981" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127251v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Jordan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008887" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636270v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571619v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caprasecca" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00572" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126840v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00471" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223008v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narth" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24257" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01171804v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixiao Li" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calatayud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.06.009" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287204v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Kratz" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagardere" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lipparini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24295" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126716v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00385" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126855v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Courcy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Foret" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24503" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNM9F54B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223161v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00171" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397958v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit De Courcy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23911" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KLV92Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101575v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Garcia" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510259p" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126856v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.07.047" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLX5GRK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126858v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23786" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ACF28125C5F580BF50F4E258C300826D4E17481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126857v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Dudev" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Devereux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meuwly" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmay Lim" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23801" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114784v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500998q" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253888v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1123777" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287207v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenfeng He" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00267" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287484v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sponer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devereux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. De Courcy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b01695" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960389v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146475v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenther" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alvarez-Boto" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garcia" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346403" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090942v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnieders" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct401096t" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126862v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23661" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/926C69C58B3365DD2B9D440EBED427627577D692/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081843v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23724" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLXHMGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00956401v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5002506" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126798v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delcey" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parisel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Yang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct4006135" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126797v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-014-1484-7" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090954v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901304" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131254v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaudret" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52774C" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126794v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goldwaser" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demange" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raynaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2472-5" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126859v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5079899" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287208v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Darden" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5051657" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126799v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Mu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ping Wang" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fried" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411671a" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157657v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marjolin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Y. Ren" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2471-6" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287209v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duke" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Starovoytov" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500050p" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126861v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Megale" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Borriello" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leforban" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montes" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.07.028" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070FRTRK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126864v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23242" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AD67DA0A58B4A9E8A2FD5703AA14AE28B661388/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126863v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lane" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miller" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kjaergaard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400420r" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880177v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marjolin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourlaouen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Dognon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Piquemal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.01.066" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHKBGW62-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126800v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400130b" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126839v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line van Severen" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Ryde" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300524v" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00926680v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0546" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875425v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0547" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126868v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.02.037" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RMCPNBG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126838v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Silvi" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300234g" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126866v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Recio" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.07.043" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126837v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajing Zhang" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200812y" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127244v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1207-x" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904389v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Ren" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1198-7" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDTLZHK8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126869v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. van Severen" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parisel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.04.096" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8Z5JWM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00926669v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22760" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM7FB9TS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126834v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Johnson" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Keinan" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100641a" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126836v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02550j" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874618v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1005938" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126870v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bonniard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ulmer" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.07.015" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9KJ0BPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126872v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21865" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N68RFC7Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126873v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002978" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSB7C0TC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126875v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forum Bhatt" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22873" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FCQVRMKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992047v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Salahub" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21698" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2F4WW0J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126871v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courtiol-Legourd" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2024654" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126877v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910131r" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126874v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1004005" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915204v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Courcy" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103996q" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127241v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R. Salahub" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12539-010-0001-5" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494595v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audiffren" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ruyck" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledecq" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907629k" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126833v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Wu" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100091j" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126831v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Lande" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maddaluno" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darden" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquemal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12539-010-0096-8" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996393v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Pedersen" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Silvi" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100089s" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494585v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Piquemal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garbay" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126876v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491266" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126824v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinhardt" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Piquemal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22299" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJ3Z71B9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126828v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.09.005" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BV7B57L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126825v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Lande" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Moliner" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900567z" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126830v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Elking" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Pedersen" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900348b" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126823v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12539-008-0027-0" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126821v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulmer" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3108373" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126826v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Severen" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.07.036" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D5RF2SQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126822v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.12.040" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K5FG3ZQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126818v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct800242n" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126817v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gerard" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourr&#233;" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21711" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126879v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701265" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C0193CE0B5992B94074DC8D900394F4574FE33C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126878v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20904" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3PXMXGF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126819v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct800200j" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126814v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cisneros" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Na-Im Tholander" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darden" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elking" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21675" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126881v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Perera" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20586" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8NRP3VR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494580v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M Miller Jenkins" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hara" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Durell" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayashi" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K Inman" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126810v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Chevreau" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct7000182" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494629v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Perera" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494588v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andres Cisneros" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Darden" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126880v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Chelli" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Procacci" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072687g" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-013NSKNR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126812v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074817r" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494627v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127222v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186994" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126805v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062768x" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906896v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.02.013" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126806v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234774" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126808v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363374" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127159v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Saue" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20329" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97GCNLKP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126804v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1947192" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127150v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris Krauss" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20244" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127145v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Antony" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20245" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126803v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marquez" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Giessner-Prettre" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20242" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126801v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B210307A" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126882v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp035748t" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127138v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Williams-Hubbard" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fey" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deeth" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10354" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778760v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Na&#239;mi" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126865v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428979v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genci.fr/grands-challenges" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698342v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839167676-00386" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224203v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Maroun" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6918" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29022-5_18" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114075v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21343-11" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104542v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21626-3_1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01114184v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Shi" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/bookseries/10.1002/SERIES6143" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118889886.ch2" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127328v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Cisneros" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilme" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philip-piquemal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6615-9426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089289439" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220204581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=z0cOrb0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9901-2009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://piquemalresearch.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsky.app/profile/jppiquem.bsky.social" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsky.app/profile/piquemalgroup.bsky.social" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/jppiquem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/PiquemalGroup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.social/@jppiquem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jppiquem/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lct.jussieu.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/recherche-1/instituts-et-initiatives-pluridisciplinaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc-emc2.eu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=z0cOrb0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://piquemalresearch.com/publications/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinker-hp.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prace-ri.eu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qubit-pharmaceuticals.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iscd.upmc.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ip2ct.upmc.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niehs.nih.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academictree.org/chemistry/tree.php?pid=70959" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/actualites/jean-philip-piquemal-recoit-le-honorary-award-france-quantum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isqbp.org/who-we-are/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpcwire.com/off-the-wire/hyperion-research-announces-winners-of-hpc-innovation-excellence-awards/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.phymol.eu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rsc.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepoint.fr/sciences-nature/les-meilleurs-inventeurs-francais-sont-09-06-2022-2478893_1924.php" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/le-concours-i-nov-49817" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-accelerator_en" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/le-concours-i-lab-49808" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/funding/synergy-grants" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Prix_Atos_-_Joseph_Fourier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fbf.berkeley.edu/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Institut_Universitaire_de_France" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bme.utexas.edu/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanibelsymposium.qtp.ufl.edu/awards-poster-sizes/winners/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://francecanadaculture.org/france-canada-research-fund/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qubit-pharmaceuticals.com/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/results-in-chemistry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livecomsjournal.org/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/journal/1097461x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/12539" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Gouraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Cattin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Badreddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Claudon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ramos-Calderer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhecheng He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxing Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chatterjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;s Cisneros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zylberman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Villot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Blazhynska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vetter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisa Barkemeyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R. R. Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaromir Viswanathan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mauger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodenas-Ruiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonata Kvedaravi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Antal&#237;k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lahouari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richardi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Godard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c03720" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-026-02022-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663318v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommie Amaro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan &#197;qvist" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivet Bahar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battistini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bellaiche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-025-02635-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680598v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina El Ahdab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Hobaika" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;lerse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.08.28.610081" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324665v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mazurek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thirion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szeleszczuk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S273741652640003X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742743v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hedin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W. Ponder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08809-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Courtat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99962-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Francis Jing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gagelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00683" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W Ponder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917948v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guionni&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacquay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guillaume" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf295" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377229v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delobelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402534" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Haidar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Peruzzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/adb3c5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schahl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Walker" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Ren" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57458-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2025.1588661" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272837v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feniou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adjoua" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claudon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zylberman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03159" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose A Gogal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Nessler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Thiel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan V Bernabe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae A Corrigan Grove" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0214652" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeren Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Jolivet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Legrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07330-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290006v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;lerse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchibti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nachon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c05560" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567115v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217688" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maurin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.08006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Lygatsika" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-024-01348-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214318v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;arcangelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Henry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Henriet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601083v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blazhynska" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC04364B" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassil Sennane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko J. Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.012416" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160556v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Nochebuena" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00762" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887583v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01233" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917901v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC02581K" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Poier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166476" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902427v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122813v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Nottoli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bondanza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Mazzeo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cupellini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Curutchet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1674" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912869v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c01753" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819436v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03722" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698549v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ayral" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1664" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jaffrelot-Inizan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice G&#246;kcan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04815A" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955111v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traor&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01312-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806627v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200349" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501135v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01291" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Kahn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00337" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232340v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010027" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706599v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c04454" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508892v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseem Kahn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narth" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Cisneros" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00029" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624156v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c00936" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Khoury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Jing" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuzzolin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Deplano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05892d" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360596v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132347v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bonella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01722" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210111v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00662" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220156v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01460" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183306v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rae Corrigan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Qi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thiel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lynn" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Walker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01286" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210774v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00405" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Laplaza" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Peccati" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Boto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Quan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1497" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353343v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehr Naseem-Khan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072380" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912013v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alston J. Misquitta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01337" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179730v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durocher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01164" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943694v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C&#233;lerse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC00145K" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456771v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devillers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philip Piquemal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salmon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.26134" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410854v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b03489" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377726v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devillers" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gresh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046841v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El-Khoury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01204" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377737v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klein" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khartabil" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras-Garcia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b09845" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504716v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01938K" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377718v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla El Darazi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Maroun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00440" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314428v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Weisman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005060" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377999v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Boto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00063" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147771v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Duran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.1.2.10409" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142886v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00261" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372493v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fermandjian" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-pchem.6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122209v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00199" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793770v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scalmani" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gatto" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25669" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821899v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng F Jing" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara y Cheng" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Qi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-070317-033349" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119888v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00901" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299827v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poier Pier Paolo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jensen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00721" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152908v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Frisch" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01745C" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144165v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bedrov" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borodin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mackerell" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00763" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283625v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Melcr" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2019.00143" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648245v3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC04531J" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820747v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Rackers" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Laury" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagardere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00529" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377532v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khartabil" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701325" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126853v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui R. Qi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalby" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03194" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897263v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polack" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044541" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126772v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsheng Zhang" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanjie Wu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01169" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126841v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kratz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darden" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01412" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126731v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Wu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de la Lande" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01128" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126842v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiantao Qi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Piquemal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00225" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520237v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.05.001" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571313v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Li" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24853" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521838v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571959v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kwapien" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina El Hobaika" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard El Maroun" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b01836" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502376v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit E. Sponer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571663v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985911" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405847v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Rackers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiantao Wang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06017J" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126854v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Damergi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nader" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b01053" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395833v4" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00981" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127251v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Jordan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008887" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636270v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571619v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caprasecca" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00572" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126840v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00471" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223008v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narth" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24257" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01171804v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixiao Li" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calatayud" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.06.009" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287204v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Kratz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagardere" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lipparini" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24295" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126716v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00385" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126855v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Courcy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Foret" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roux" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24503" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNM9F54B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397958v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit De Courcy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23911" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KLV92Z0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223161v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00171" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101575v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Garcia" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510259p" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126856v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.07.047" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLX5GRK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114784v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500998q" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126858v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23786" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ACF28125C5F580BF50F4E258C300826D4E17481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126857v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Dudev" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Devereux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meuwly" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmay Lim" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23801" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253888v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1123777" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287207v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenfeng He" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00267" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287484v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sponer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devereux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. De Courcy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b01695" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960389v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146475v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenther" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alvarez-Boto" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garcia" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346403" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090942v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnieders" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct401096t" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090954v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901304" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131254v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaudret" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52774C" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126794v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goldwaser" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demange" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raynaud" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2472-5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126859v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5079899" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126862v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23661" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/926C69C58B3365DD2B9D440EBED427627577D692/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081843v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23724" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLXHMGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00956401v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5002506" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126798v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delcey" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parisel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Yang" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct4006135" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126797v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fang" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-014-1484-7" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287208v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Darden" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5051657" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126799v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Mu" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Ping Wang" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fried" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411671a" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287209v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duke" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Starovoytov" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500050p" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126861v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang-Qing Liu" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Megale" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Borriello" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leforban" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montes" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.07.028" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070FRTRK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157657v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marjolin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavagu&#233;ra" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Y. Ren" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2471-6" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126864v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23242" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AD67DA0A58B4A9E8A2FD5703AA14AE28B661388/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126863v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lane" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miller" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kjaergaard" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400420r" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00880177v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marjolin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourlaouen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Dognon" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Piquemal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.01.066" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHKBGW62-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126800v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400130b" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126839v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line van Severen" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Ryde" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300524v" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00926680v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0546" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875425v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2012-0547" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126868v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.02.037" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RMCPNBG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126838v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Silvi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300234g" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126866v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Recio" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.07.043" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126837v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajing Zhang" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200812y" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127244v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1207-x" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00904389v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Ren" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wu" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1198-7" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDTLZHK8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00926669v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22760" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM7FB9TS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126869v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. van Severen" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parisel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.04.096" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8Z5JWM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126834v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Johnson" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Keinan" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100641a" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126836v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02550j" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874618v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1005938" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126870v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bonniard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien de La Lande" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ulmer" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.07.015" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9KJ0BPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126875v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forum Bhatt" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22873" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FCQVRMKW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992047v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R Salahub" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilme" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21698" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M2F4WW0J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126872v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21865" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N68RFC7Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126873v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002978" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSB7C0TC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126871v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courtiol-Legourd" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2024654" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126877v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp910131r" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126874v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct1004005" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915204v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Courcy" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103996q" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127241v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R. Salahub" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12539-010-0001-5" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494595v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audiffren" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ruyck" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledecq" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907629k" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996393v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Pedersen" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Silvi" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100089s" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126833v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Wu" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100091j" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126831v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Lande" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maddaluno" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darden" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquemal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12539-010-0096-8" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494585v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Piquemal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garbay" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126876v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491266" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126824v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinhardt" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Piquemal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22299" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJ3Z71B9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126828v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.09.005" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BV7B57L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126825v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Lande" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Moliner" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900567z" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126830v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Elking" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Pedersen" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900348b" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126823v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12539-008-0027-0" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126821v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ulmer" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3108373" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126826v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Severen" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.07.036" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D5RF2SQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126822v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.12.040" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K5FG3ZQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126818v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct800242n" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126817v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gerard" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fourr&#233;" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21711" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126879v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701265" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C0193CE0B5992B94074DC8D900394F4574FE33C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126878v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20904" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X3PXMXGF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126819v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct800200j" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126814v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cisneros" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Na-Im Tholander" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darden" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elking" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21675" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126881v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Perera" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20586" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8NRP3VR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494580v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M Miller Jenkins" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hara" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Durell" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayashi" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K Inman" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126810v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Chevreau" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct7000182" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494629v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Perera" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494588v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andres Cisneros" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Darden" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126880v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Chelli" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Procacci" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072687g" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-013NSKNR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126812v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp074817r" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494627v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127222v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186994" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126805v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062768x" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906896v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.02.013" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126806v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234774" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126808v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363374" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127159v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Saue" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20329" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97GCNLKP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126804v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1947192" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127150v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris Krauss" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20244" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127145v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Antony" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20245" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126803v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marquez" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Giessner-Prettre" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20242" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126801v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B210307A" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126882v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp035748t" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127138v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Williams-Hubbard" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fey" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deeth" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10354" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778760v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Na&#239;mi" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126865v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428979v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genci.fr/grands-challenges" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698342v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839167676-00386" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224203v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Maroun" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6918" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29022-5_18" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114075v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21343-11" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104542v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21626-3_1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01114184v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Shi" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/bookseries/10.1002/SERIES6143" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118889886.ch2" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127328v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Cisneros" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilme" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>