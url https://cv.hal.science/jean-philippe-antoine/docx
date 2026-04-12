--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -746,173 +746,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joseph Beuys: art mémoire et expérience. Deux-cent-cinquante-huit phrases pour Joseph Beuys, certaines plus longues que d'autres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Corbel et Christophe Viart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paperboard La conférence performance: artistes et cas d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T &amp; P Publishing, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04360052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Human, Too Human Shape of Time : George Kubler on Arts and Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Bieger, Joshua Shannon, Jason Weems. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Terra Foundation for American Art-University of Chicago Press, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360067v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04360052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies et éthique des images: ‘les images les plus importantes du XXe siècle’</w:t>
               </w:r>
@@ -1391,169 +1391,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mike Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Duplaix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mike Kelley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Georges Pompidou - Somogy, pp.16-27, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Professor Beuys : Speciality Buttocklifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre l’art. Figures et méthodes : quelle histoire ?, Christophe Kihm et Valérie Mavridorakis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les presses du réel, pp.89-109, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522175v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01073379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sculpted by Dead Marbles: Winckelmann's 'Outer Selves' and the Body without Organs</w:t>
               </w:r>
@@ -1825,173 +1825,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marne-la-vallée : signes des temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Baboulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire des signes. La leçon de Marne-la-vallée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale supérieure d'architecture de Marne-la-Vallée, pp.95-125, 2008, Observatoire de la condition suburbaine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00595681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marne-la-vallée: signes des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire des signes: la leçon de Marne-la-vallée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole d'architecture de Marne-la-vallée, pp.95-125, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596674v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00595681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Beuys : art, souvenir et politique</w:t>
               </w:r>
@@ -2190,165 +2190,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photography, painting and the real. The question of landscape in Gerhard Richter's painting</w:t>
+                <w:t xml:space="preserve">Photographie, peinture et réel. La question du paysage dans la peinture de Gerhard Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gerhard Richter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dis Voir, pp.55-91, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590736v1</w:t>
+                <w:t xml:space="preserve">hal-00590735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographie, peinture et réel. La question du paysage dans la peinture de Gerhard Richter</w:t>
+                <w:t xml:space="preserve">Photography, painting and the real. The question of landscape in Gerhard Richter's painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gerhard Richter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dis Voir, pp.55-91, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590735v1</w:t>
+                <w:t xml:space="preserve">hal-00590736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5094,51 +5094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360171v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02522175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Imbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gerbron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#252;mlinger Christa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02513855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02525317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02525307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02531861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02509895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02529860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.160.0096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baboulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bublex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dupin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360171v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02522175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Imbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gerbron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#252;mlinger Christa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02513855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02525317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02525307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02531861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02509895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02529860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.160.0096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baboulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bublex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dupin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>