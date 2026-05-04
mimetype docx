--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -493,2410 +493,2410 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00595696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnémonique et poétique : La figure et son lieu dans la peinture des Tre-Quattrocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gerbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Sorbonne, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03845081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F. B. Morse, Conférences sur l’affinité de la peinture avec le reste des beaux-arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les presses du réel, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Fisher : un cinéma hors champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blümlinger Christa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les presses du réel, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farces et Attrapes. Inventer les images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du MAMCO, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes font des histoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2015, Le genre Humain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traversée du XXe siècle. Joseph Beuys, l'image et le souvenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses du Réel MAMCO, pp.416, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six rhapsodies froides sur le lieu, l'image et le souvenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desclée de Brouwer, pp.302, 2002, Arts &amp; Esthétique, Benoit Chantre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peinture abstrait.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Gallois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tina Gillen. Faraway So Close</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mudam Luxembourg-Hatje Cantz, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Beuys : sur quelques monuments allemands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Beyer, Godehard Janzing, Andrea Pinotti et Céline Trautmann-Walle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monument en débat.Théories et pratiques de la monumentalisation en Allemagne et en Autriche après 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, arthistoricum.net, Universitätsbibliothek Heidelberg, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'envers du White Cube, ou le retour de Giotto spazioso?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Imbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mnémonique et poétique. La figure et son lieu dans la peinture des Tre-Quattrocento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Human, Too Human Shape of Time : George Kubler on Arts and Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Bieger, Joshua Shannon, Jason Weems. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terra Foundation for American Art-University of Chicago Press, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04360067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Beuys: art mémoire et expérience. Deux-cent-cinquante-huit phrases pour Joseph Beuys, certaines plus longues que d'autres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corbel et Christophe Viart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paperboard La conférence performance: artistes et cas d'études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, T &amp; P Publishing, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies et éthique des images: ‘les images les plus importantes du XXe siècle’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Brunet, Frédérique Ildefonse, Sandra Laugier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations Claude Imbert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, T&amp;P Work Unit, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un art exemplaire : la conférence-performance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vangelis Athanassopoulos (. </w:t>
+              <w:t xml:space="preserve">Vangelis Athanassopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le discours se fait geste. Regards croisés sur la conférence-performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les presses du réel, 2018</w:t>
+              <w:t xml:space="preserve">, les presses du réel, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04360016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un art exemplaire : la conférence-performance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vangelis Athanassopoulos. </w:t>
+              <w:t xml:space="preserve">Vangelis Athanassopoulos (. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le discours se fait geste. Regards croisés sur la conférence-performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, les presses du réel, 2018</w:t>
+              <w:t xml:space="preserve">, Les presses du réel, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04351204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurasienstab – Point d’orgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">catalogue Joseph Beuys. Salutations d’Eurasie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Walther Koenig, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montage, oubli, souvenir : une trilogie. A propos de Production Stills, Standard Gauge et ( )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morgan Fisher : un cinéma hors champ (Jean-Philippe Antoine-Christa Blümlinger)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les presses du réel,, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le piquant du fantôme’ : Mike Kelley historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les artistes font des histoires - Jean-Philippe Antoine et Perret Catherine (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Genre Humain (n° 55), Seuil, pp.41-65, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nomade en chambre : Dame Frances Amelia Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Burguière; Bernard Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle d'historiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Femmes, pp.220-240, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professor Beuys : Speciality Buttocklifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre l’art. Figures et méthodes : quelle histoire ?, Christophe Kihm et Valérie Mavridorakis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les presses du réel, pp.89-109, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kelley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Duplaix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mike Kelley</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Georges Pompidou - Somogy, pp.16-27, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sculpted by Dead Marbles: Winckelmann's 'Outer Selves' and the Body without Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Warren Sabean, Malina Stefanovska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space and Self in Early Modern European Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto Press, pp.305-320, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Chinoise à la China Girl. Morgan Fisher, Standard Gauge, 1984</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe-Alain Michaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Pompidou, pp.265-280, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sculpted by Dead Marbles: Winckelmann's Outer Selves and the Body without Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Warren Sabean; Malina Stefanovska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space and Self in Early Modern European Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto Press, pp.475-502, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00595663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tardes Ästhetik.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Borch &amp; Urs Stäheli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soziologie der Nachahmung und des Begehrens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Suhrkamp, pp.164-179, 2009, suhrkamp taschenbuch wissenschaft</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marne-la-vallée: signes des temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Baboulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire des signes: la leçon de Marne-la-vallée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d'architecture de Marne-la-vallée, pp.95-125, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marne-la-vallée : signes des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire des signes. La leçon de Marne-la-vallée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale supérieure d'architecture de Marne-la-Vallée, pp.95-125, 2008, Observatoire de la condition suburbaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00595681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Beuys : art, souvenir et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul-Augustin Deproost; Laurence van Ypersele; Myriam Watthee-Delmotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire et identité. Parcours dans l'imaginaire occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.313-321, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00595629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anecdote, le genre anecdotique et l'archéologie de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire de Ribaupierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anecdote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, jrp/ringier, pp.59-87, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00595699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Tarde : luxe, art et industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Assouly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le luxe. La fabrique de l'ostentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Regard, pp.119-135, 2005, Institut français de la mode</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographie, peinture et réel. La question du paysage dans la peinture de Gerhard Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gerhard Richter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dis Voir, pp.55-91, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photography, painting and the real. The question of landscape in Gerhard Richter's painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gerhard Richter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dis Voir, pp.55-91, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590736v1</w:t>
-              </w:r>
-[...546 lines deleted...]
-                <w:t xml:space="preserve">hal-00590734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5094,51 +5094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360171v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02522175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Imbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gerbron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#252;mlinger Christa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02513855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02525317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02525307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02531861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02509895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02529860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.160.0096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baboulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bublex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dupin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360171v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Imbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gerbron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#252;mlinger Christa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02513855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02514134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674497v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360087v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02522175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02525317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02525307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02531861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02509895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02529860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.160.0096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gallois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baboulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bublex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dupin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>