--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1929,1706 +1929,1718 @@
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 635, pp.1317-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities of urban stormwater sediments: the phylogenetic structure of bacterial communities varies with porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarfa Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81 (2), pp.324-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/J.1574-6941.2012.01354.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00734374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cd, Cu and Zn mobility in contaminated sediments from an infiltration basin colonized by wild plants: The case of Phalaris arundinacea and Typha latifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 (1), pp.255-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2011.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00708754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Stability, Microbial Biomass and Community Composition of Sediments Affected by the Hydric Dynamics of an Urban Stormwater Infiltration Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto A. Geremia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (4), pp.885-897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-011-9829-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00601680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and limits of sediment toxicity tests as an aid to decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (8), pp.865-870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330902990170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of organic pollutants and natural organic matter in urban storm water sediments as a function of grain size.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 403, pp.178-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a stormwater sediment deposit on microbial and biogeochemical processes in infiltration porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nogaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mermillod Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 377 (2-3), pp.334-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.01.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a stormwater sediment deposit on microbial and biogeochemical processes in infiltration porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Nogaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 377, pp.334-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00229699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ecotoxicological risks related to depositing dredged materials from canals in northern France on soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (6), pp.804-814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique de l’évaluation des risques écotoxicologiques liés à la mise en dépôt sur sol de sédiments de dragage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, N°34 - 2ème Trimestre 2004, pp.4-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthodologie d`évaluation des risques écotoxicologiques liés à la mise en dépôt sur sol ou en gravière de sédiments de dragage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 244-245, pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet «MGD Infiltration» : Maîtrise et gestion durable des ouvrages d'infiltration des eaux pluviales en milieu urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7 (1), pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00159123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de quelques enzymes impliquées dans le métabolisme azoté de l'association ectomycorhizienne Douglas/Laccaria laccata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 141 (4), pp.483-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterization of the glutamine synthetase from Douglas-fir roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 105 (1), pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3638,78 +3650,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des tendances de contaminations historiques multi-métalliques dans les archives sédimentaires de la Saône (années 1940 - actuel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustine Ecorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,198 +3753,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHM' Review and projects - 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOOD RISK ASSESSMENT: CHEMICAL CONTAMINATION IN FOOD FROM 4 HUMAN-ENVIRONMENT OBSERVATORIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie El Deghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3948,73 +3960,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de l'OHMi Estarreja</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des contaminations et évaluation des risques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie El Deghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4030,73 +4042,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de restitution des projets transverses du LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHMI Estarreja: an ecosystem highly anthropized where contamination is the unifying element towards interdisciplinarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4155,820 +4167,820 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airbone pollution by vegetation and tree samples biosensor in two constricted OHMi/human activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution de l’OHMI Estarreja</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydeco Connections, disconnections and reconnections in socio-hydrosystems: Towards a better integration of the vertical dimension?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution de l’OHMI Estarreja</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir de données de suivi particulaire et d’archives sédimentaires datées</w:t>
+                <w:t xml:space="preserve">Spatio-temporal assessment of polymetallic pollution and associated ecotoxicological risk along the Rhône River for the last 60 years (1960-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bégorre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed), 2nd International Conference on Contaminated Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837402v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir du suivi particulaire et d'archives sédimentaires datées</w:t>
+                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir de données de suivi particulaire et d’archives sédimentaires datées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587902v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of polymetallic pollution and associated ecotoxicological risk along the Rhône River for the last 60 years (1960-2018)</w:t>
+                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir du suivi particulaire et d'archives sédimentaires datées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed), 2nd International Conference on Contaminated Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861930v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and ecotoxicology assessment of organic contaminants presents in Estarreja soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution de l’OHMI Estarreja</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l'anthropisation des eaux du Rhône au cours des dernières décennies : La mémoire des sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.94-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'exposition des ruminants au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,1056 +4999,1056 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique et d’information sur la pollution par la Chlordécone 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Préfecture de la Martinique &amp; Préfecture de la Région Guadeloupe., Oct 2018, Schoelcher, Martinique &amp; Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques Environnementaux à moyen terme engendrés par les Chasses sédimentaires sur le Haut Rhône (REACH-R)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Armani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition spatiale de contaminants émergents dans les sédiments du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Liber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, spatial distribution and succession of plants in contaminated sediments in urban stormwater basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hechelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l'Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de MES et contaminants – Axe III : Réseau de mesure des flux, flux de radionucléides et de contaminants, traçage de l’origine des particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gairoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Observatoire des sédiments du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Parc de Miribel Jonage, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des matières organiques particulaires des sédiments du Rhône et de la Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cerubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di-Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France. pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominant vegetation and influence by type of urban environment on its establishment in several stormwater infiltration basins of east Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Provot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Winiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cd, Cu and Zn mobility in contaminated sediments from an infiltration basin colonized by wild plants: The case of Phalaris arundinacea and Typha latifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria and heavy metals concomitant transfer in an infiltration basin : columns study under realistic hydrodynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Larmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterization of the glutamine synthetase from Douglas-fir roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the american society of plant physiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6046,463 +6058,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des aménagements et des crues sur la dynamique d’accumulation sédimentaire dans les annexes fluviales : l’exemple de la Saône</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of POPs in OHM Food Systems: Towards Understanding Contamination and Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-cc4284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854117v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of POPs in OHM Food Systems: Towards Understanding Contamination and Dispersion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des aménagements et des crues sur la dynamique d’accumulation sédimentaire dans les annexes fluviales : l’exemple de la Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Écorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622212v1</w:t>
+                <w:t xml:space="preserve">hal-04854117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten years of the international Human-Environment Observatory of Estarreja: evolution and major achievements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Cachada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ferreira Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-89e5f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations exposure to foodborne pollution in OHM(i) – literature review of these socio-ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie El Deghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6520,338 +6532,338 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-770353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Sant’ovaia Mendes Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha B. Sagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Observatoires Hommes-Milieux et le LabEx DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR One Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-821985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6861,167 +6873,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, Bioaccumulation and Effects of Legacy and Emerging Brominated Retardants in Earthworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Filipa Coelho Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Venisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adnan Mustafa; Muhammad Naveed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Contamination - Recent Advances and Future Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, IntechOpen, 2024, Environmental Sciences, 978-1-80356-827-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.112713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7031,147 +7043,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire sur les systèmes alimentaires en deux volets : étique et émique (projet &amp;quot;Systèmes Alimentaires Sous Influence&amp;quot; SASI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7181,1182 +7193,1182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des fonctions écosystémiques d’un anthropoécosystème présents dans les sédiments de casiers Girardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des fonctions écosystémiques d'un anthropoécosystème présents dans les sédiments de casiers Girardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et évaluation du risque environnementale des polluants organiques présents dans les sédiments de casiers Girardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’une démarche d’évaluation des risques environnementaux pour les dépôts temporaires de sédiments dans le lit du fleuve Rhône en lien avec les chasses sédimentaires [REACH-R]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE; IRSTEA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition spatiale de contaminants émergents dans les sédiments du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d’écotoxicité et préconisation de gestion de sédiments déposés à terre. OSR2 | Action 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Inglot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENTPE. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes d'analyse des éléments traces métalliques (ETM) et des hydrocarbures aromatiques polycycliques (HAP) sur les sols et les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hébrard-Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Barbaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d`évaluation écotoxicologique de matériaux de dragage : tests de la démarche et essais d`optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Babut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation écotoxicologique de matériaux de dragage : application à 5 sédiments du Nord-Pas de Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bray</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation écotoxicologique de sédiments contaminés ou de matériaux de dragage. (II) Présentation des méthodes d'essai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2001, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation écotoxicologique de sédiments contaminés ou de matériaux de dragage. (III) Application au Canal de l'Est branche sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bray</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2001, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation écotoxicologique de sédiments contaminés ou de matériaux de dragage. Synthèse du rapport d'étude (avril 2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8366,114 +8378,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification, caractérisation et régulation de la glutamine synthétase racinaire chez le Douglas (Pseudotsuga menziesii) : étude de son activité dans les mycorhizes de Douglas/Laccaria bicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1996. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02842731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8541,51 +8553,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDDE79E3"/>
+    <w:nsid w:val="18A2DBE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8772,51 +8784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-bedell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C Vieira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Bordalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118774" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00979-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00997-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Paiva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cachada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saulais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07449-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. For&#234;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hammada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00734374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Badin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarfa Mustafa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Monier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2012.01354.X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00708754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.161" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9829-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD3KHW8G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990170" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nogaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod Blondin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C2X41L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH1HTDG4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2072" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pireaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ecorse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736818v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335694v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167941v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hechelski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danjean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602340v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296713v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larmet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854117v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine &#201;corse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622212v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-cc4284" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171144v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira Da Silva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-89e5f7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171157v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-770353" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Filipa Coelho Macedo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.112713" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952088v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550403v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750099v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rognard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Inglot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834021v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;brard-Labit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meffray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Bedell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583268v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583442v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579812v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842731v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-bedell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C Vieira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Bordalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118774" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00979-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00997-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Paiva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cachada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saulais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07449-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. For&#234;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hammada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHF743PS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00734374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Badin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarfa Mustafa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Monier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2012.01354.X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00708754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9829-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD3KHW8G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nogaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod Blondin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C2X41L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH1HTDG4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pireaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ecorse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837402v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hechelski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248706v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larmet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622212v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-cc4284" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine &#201;corse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira Da Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-89e5f7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-770353" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Filipa Coelho Macedo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.112713" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550964v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952088v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550301v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rognard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Inglot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;brard-Labit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meffray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Bedell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583442v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579811v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579812v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842731v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>