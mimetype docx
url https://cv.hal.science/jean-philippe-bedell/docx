--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1047,295 +1047,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHMi Estarreja: an ecosystem highly anthropized where contamination is the unifying element towards interdisciplinarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anabela Cachada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.237⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.2376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15032376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616187v1</w:t>
+                <w:t xml:space="preserve">hal-03986342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Davy</w:t>
+                <w:t xml:space="preserve">OHMi Estarreja: an ecosystem highly anthropized where contamination is the unifying element towards interdisciplinarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+                <w:t xml:space="preserve">Anabela Cachada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.2376. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 356 (S3), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15032376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986342v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les enjeux fourragers dans la gestion de la crise du chlordécone aux Antilles françaises ?</w:t>
               </w:r>
@@ -4091,90 +4091,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHMI Estarreja: an ecosystem highly anthropized where contamination is the unifying element towards interdisciplinarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Cachada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
@@ -4335,176 +4335,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of polymetallic pollution and associated ecotoxicological risk along the Rhône River for the last 60 years (1960-2018)</w:t>
+                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir de données de suivi particulaire et d’archives sédimentaires datées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed), 2nd International Conference on Contaminated Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861930v1</w:t>
+                <w:t xml:space="preserve">hal-03837402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir de données de suivi particulaire et d’archives sédimentaires datées</w:t>
+                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir du suivi particulaire et d'archives sédimentaires datées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
@@ -4543,194 +4543,194 @@
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837402v1</w:t>
+                <w:t xml:space="preserve">hal-03587902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir du suivi particulaire et d'archives sédimentaires datées</w:t>
+                <w:t xml:space="preserve">Spatio-temporal assessment of polymetallic pollution and associated ecotoxicological risk along the Rhône River for the last 60 years (1960-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bégorre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed), 2nd International Conference on Contaminated Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587902v1</w:t>
+                <w:t xml:space="preserve">hal-04861930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and ecotoxicology assessment of organic contaminants presents in Estarreja soils</w:t>
               </w:r>
@@ -6032,225 +6032,225 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of POPs in OHM Food Systems: Towards Understanding Contamination and Dispersion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Raymond</w:t>
+                <w:t xml:space="preserve">Which benefits of fluvial annex sediment analysis for quantifying and tracing industrial pollution along the Saône River?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Écorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34972/driihm-cc4284⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (Austria), Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-2798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622212v1</w:t>
+                <w:t xml:space="preserve">hal-05605180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des aménagements et des crues sur la dynamique d’accumulation sédimentaire dans les annexes fluviales : l’exemple de la Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustine Écorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,494 +6291,628 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of the international Human-Environment Observatory of Estarreja: evolution and major achievements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of POPs in OHM Food Systems: Towards Understanding Contamination and Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34972/driihm-89e5f7⟩</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-cc4284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171144v1</w:t>
+                <w:t xml:space="preserve">hal-04622212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations exposure to foodborne pollution in OHM(i) – literature review of these socio-ecosystems.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+                <w:t xml:space="preserve">Ten years of the international Human-Environment Observatory of Estarreja: evolution and major achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Cachada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ferreira Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-770353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34972/driihm-89e5f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171157v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Populations exposure to foodborne pollution in OHM(i) – literature review of these socio-ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-770353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171147v1</w:t>
+                <w:t xml:space="preserve">hal-04171157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Sant’ovaia Mendes Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha B. Sagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Observatoires Hommes-Milieux et le LabEx DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6800,70 +6934,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR One Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-821985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6873,91 +7007,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, Bioaccumulation and Effects of Legacy and Emerging Brominated Retardants in Earthworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Filipa Coelho Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Venisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,70 +7104,70 @@
                 <w:t xml:space="preserve">Olivier Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adnan Mustafa; Muhammad Naveed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Contamination - Recent Advances and Future Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, IntechOpen, 2024, Environmental Sciences, 978-1-80356-827-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.112713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7043,147 +7177,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire sur les systèmes alimentaires en deux volets : étique et émique (projet &amp;quot;Systèmes Alimentaires Sous Influence&amp;quot; SASI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7193,237 +7327,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des fonctions écosystémiques d’un anthropoécosystème présents dans les sédiments de casiers Girardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des fonctions écosystémiques d'un anthropoécosystème présents dans les sédiments de casiers Girardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et évaluation du risque environnementale des polluants organiques présents dans les sédiments de casiers Girardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’une démarche d’évaluation des risques environnementaux pour les dépôts temporaires de sédiments dans le lit du fleuve Rhône en lien avec les chasses sédimentaires [REACH-R]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7432,135 +7566,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE; IRSTEA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition spatiale de contaminants émergents dans les sédiments du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d’écotoxicité et préconisation de gestion de sédiments déposés à terre. OSR2 | Action 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7569,234 +7703,234 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Inglot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENTPE. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes d'analyse des éléments traces métalliques (ETM) et des hydrocarbures aromatiques polycycliques (HAP) sur les sols et les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hébrard-Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Barbaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d`évaluation écotoxicologique de matériaux de dragage : tests de la démarche et essais d`optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7818,143 +7952,143 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation écotoxicologique de matériaux de dragage : application à 5 sédiments du Nord-Pas de Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7966,191 +8100,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation écotoxicologique de sédiments contaminés ou de matériaux de dragage. (II) Présentation des méthodes d'essai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Garric</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Vollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation écotoxicologique de sédiments contaminés ou de matériaux de dragage. (III) Application au Canal de l'Est branche sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8159,120 +8293,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2001, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation écotoxicologique de sédiments contaminés ou de matériaux de dragage. Synthèse du rapport d'étude (avril 2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8324,51 +8458,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8378,114 +8512,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification, caractérisation et régulation de la glutamine synthétase racinaire chez le Douglas (Pseudotsuga menziesii) : étude de son activité dans les mycorhizes de Douglas/Laccaria bicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02842731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8553,51 +8687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18A2DBE7"/>
+    <w:nsid w:val="2163BD28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8784,51 +8918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-bedell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C Vieira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Bordalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118774" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00979-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00997-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Paiva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cachada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saulais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07449-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. For&#234;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hammada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHF743PS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00734374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Badin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarfa Mustafa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Monier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2012.01354.X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00708754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9829-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD3KHW8G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nogaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod Blondin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C2X41L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH1HTDG4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pireaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ecorse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837402v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hechelski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248706v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larmet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622212v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-cc4284" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine &#201;corse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira Da Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-89e5f7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-770353" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Filipa Coelho Macedo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.112713" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550964v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952088v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550301v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750099v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rognard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Inglot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;brard-Labit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meffray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Bedell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583442v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579811v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579812v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842731v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-bedell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C Vieira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Bordalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118774" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00979-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00997-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Paiva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Machado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cachada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saulais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07449-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. For&#234;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hammada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHF743PS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00734374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Badin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarfa Mustafa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Monier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2012.01354.X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00708754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9829-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD3KHW8G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nogaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod Blondin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C2X41L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH1HTDG4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pireaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ecorse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861930v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hechelski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248706v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larmet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine &#201;corse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-2798" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-cc4284" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171144v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira Da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-89e5f7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-770353" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615835v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Filipa Coelho Macedo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.112713" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952088v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550301v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rognard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Inglot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;brard-Labit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meffray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Bedell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583268v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579811v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579812v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>