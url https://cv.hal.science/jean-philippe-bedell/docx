--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -524,433 +524,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the chronic toxicity of spreading organic amendments on agricultural soil: Tests on earthworms and plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The social connectivity of subsurface flows: Towards a better integration of the vertical dimension in socio‐hydrosystem studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Le Maux</w:t>
+                <w:t xml:space="preserve">Anne‐lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">David Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nélieu</w:t>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115504⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.e1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214764v1</w:t>
+                <w:t xml:space="preserve">hal-04349729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social connectivity of subsurface flows: Towards a better integration of the vertical dimension in socio‐hydrosystem studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Blanchon</w:t>
+                <w:t xml:space="preserve">Assessing the Potential Ecotoxicological Risk of Different Organic Amendments Used in Agriculture: Approach Using Acute Toxicity Tests on Plants and Earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+                <w:t xml:space="preserve">Julia Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Badariotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐philippe Bedell</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wat2.1703⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (2), pp.248-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-023-00979-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04349729v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Potential Ecotoxicological Risk of Different Organic Amendments Used in Agriculture: Approach Using Acute Toxicity Tests on Plants and Earthworms</w:t>
+                <w:t xml:space="preserve">Assessing the chronic toxicity of spreading organic amendments on agricultural soil: Tests on earthworms and plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Wiest</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Sylvie Nélieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 84 (2), pp.248-266. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265, pp.115504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00244-023-00979-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321684v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Chemical and Ecotoxicological Measurements for River Sediment Management in an On-Land Deposit Scenario</w:t>
               </w:r>
@@ -1047,295 +1047,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Davy</w:t>
+                <w:t xml:space="preserve">OHMi Estarreja: an ecosystem highly anthropized where contamination is the unifying element towards interdisciplinarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thora Herrmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Cachada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15032376⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 356 (S3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986342v1</w:t>
+                <w:t xml:space="preserve">hal-04616187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHMi Estarreja: an ecosystem highly anthropized where contamination is the unifying element towards interdisciplinarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anabela Cachada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 356 (S3), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.2376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su15032376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616187v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les enjeux fourragers dans la gestion de la crise du chlordécone aux Antilles françaises ?</w:t>
               </w:r>
@@ -3783,234 +3783,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OHM' Review and projects - 2023-2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FOOD RISK ASSESSMENT: CHEMICAL CONTAMINATION IN FOOD FROM 4 HUMAN-ENVIRONMENT OBSERVATORIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution de l'OHMi Estarreja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636865v1</w:t>
+                <w:t xml:space="preserve">hal-05184879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOOD RISK ASSESSMENT: CHEMICAL CONTAMINATION IN FOOD FROM 4 HUMAN-ENVIRONMENT OBSERVATORIES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OHM' Review and projects - 2023-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution de l'OHMi Estarreja</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184879v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des contaminations et évaluation des risques sanitaires</w:t>
               </w:r>
@@ -4091,90 +4091,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHMI Estarreja: an ecosystem highly anthropized where contamination is the unifying element towards interdisciplinarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Cachada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
@@ -4197,314 +4197,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airbone pollution by vegetation and tree samples biosensor in two constricted OHMi/human activities</w:t>
+                <w:t xml:space="preserve">Hydeco Connections, disconnections and reconnections in socio-hydrosystems: Towards a better integration of the vertical dimension?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution de l’OHMI Estarreja</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632179v1</w:t>
+                <w:t xml:space="preserve">hal-04632180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydeco Connections, disconnections and reconnections in socio-hydrosystems: Towards a better integration of the vertical dimension?</w:t>
+                <w:t xml:space="preserve">Airbone pollution by vegetation and tree samples biosensor in two constricted OHMi/human activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution de l’OHMI Estarreja</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632180v1</w:t>
+                <w:t xml:space="preserve">hal-04632179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir de données de suivi particulaire et d’archives sédimentaires datées</w:t>
+                <w:t xml:space="preserve">Spatio-temporal assessment of polymetallic pollution and associated ecotoxicological risk along the Rhône River for the last 60 years (1960-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bégorre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed), 2nd International Conference on Contaminated Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837402v1</w:t>
+                <w:t xml:space="preserve">hal-04861930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir du suivi particulaire et d'archives sédimentaires datées</w:t>
+                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir de données de suivi particulaire et d’archives sédimentaires datées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
@@ -4543,194 +4543,194 @@
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587902v1</w:t>
+                <w:t xml:space="preserve">hal-03837402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of polymetallic pollution and associated ecotoxicological risk along the Rhône River for the last 60 years (1960-2018)</w:t>
+                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir du suivi particulaire et d'archives sédimentaires datées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed), 2nd International Conference on Contaminated Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861930v1</w:t>
+                <w:t xml:space="preserve">hal-03587902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and ecotoxicology assessment of organic contaminants presents in Estarreja soils</w:t>
               </w:r>
@@ -5029,277 +5029,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques Environnementaux à moyen terme engendrés par les Chasses sédimentaires sur le Haut Rhône (REACH-R)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Babut</w:t>
+                <w:t xml:space="preserve">Répartition spatiale de contaminants émergents dans les sédiments du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Liber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Armani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335696v1</w:t>
+                <w:t xml:space="preserve">hal-05335694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition spatiale de contaminants émergents dans les sédiments du Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques Environnementaux à moyen terme engendrés par les Chasses sédimentaires sur le Haut Rhône (REACH-R)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Armani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Marie-Christine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marchand</w:t>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335694v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, spatial distribution and succession of plants in contaminated sediments in urban stormwater basins</w:t>
               </w:r>
@@ -6200,676 +6200,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des aménagements et des crues sur la dynamique d’accumulation sédimentaire dans les annexes fluviales : l’exemple de la Saône</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of POPs in OHM Food Systems: Towards Understanding Contamination and Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-cc4284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854117v1</w:t>
+                <w:t xml:space="preserve">hal-04622212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of POPs in OHM Food Systems: Towards Understanding Contamination and Dispersion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des aménagements et des crues sur la dynamique d’accumulation sédimentaire dans les annexes fluviales : l’exemple de la Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Écorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622212v1</w:t>
+                <w:t xml:space="preserve">hal-04854117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of the international Human-Environment Observatory of Estarreja: evolution and major achievements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anabela Cachada</w:t>
+                <w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Patinha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Ferreira Da Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helena Sant’ovaia Mendes Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha B. Sagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34972/driihm-89e5f7⟩</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171144v1</w:t>
+                <w:t xml:space="preserve">hal-04171147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations exposure to foodborne pollution in OHM(i) – literature review of these socio-ecosystems.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+                <w:t xml:space="preserve">Ten years of the international Human-Environment Observatory of Estarreja: evolution and major achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Cachada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Patinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ferreira Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-89e5f7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-770353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04171157v1</w:t>
+                <w:t xml:space="preserve">hal-04171144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABATI - Airbone pollution by vegetation and tree samples bio-sensor In two constricted OHMi with different human activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Populations exposure to foodborne pollution in OHM(i) – literature review of these socio-ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-22249c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34972/driihm-770353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171147v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Observatoires Hommes-Milieux et le LabEx DRIIHM</w:t>
               </w:r>
@@ -6881,64 +6881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7060,51 +7060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Filipa Coelho Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Venisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8130,267 +8130,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation écotoxicologique de sédiments contaminés ou de matériaux de dragage. (II) Présentation des méthodes d'essai</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation écotoxicologique de sédiments contaminés ou de matériaux de dragage. (III) Application au Canal de l'Est branche sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2001, pp.67</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2001, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579810v1</w:t>
+                <w:t xml:space="preserve">hal-02579811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation écotoxicologique de sédiments contaminés ou de matériaux de dragage. (III) Application au Canal de l'Est branche sud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation écotoxicologique de sédiments contaminés ou de matériaux de dragage. (II) Présentation des méthodes d'essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2001, pp.67</w:t>
+              <w:t xml:space="preserve">irstea. 2001, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02579811v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation écotoxicologique de sédiments contaminés ou de matériaux de dragage. Synthèse du rapport d'étude (avril 2001)</w:t>
               </w:r>
@@ -8687,51 +8687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2163BD28"/>
+    <w:nsid w:val="3381453E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8918,51 +8918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-bedell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C Vieira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Bordalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118774" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00979-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00997-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Paiva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Machado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cachada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saulais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07449-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. For&#234;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hammada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHF743PS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00734374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Badin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarfa Mustafa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Monier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2012.01354.X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00708754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9829-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD3KHW8G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nogaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod Blondin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C2X41L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH1HTDG4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pireaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ecorse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861930v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hechelski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248706v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larmet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine &#201;corse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-2798" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-cc4284" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171144v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira Da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-89e5f7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-770353" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615835v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Filipa Coelho Macedo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.112713" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952088v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550301v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rognard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Inglot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;brard-Labit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meffray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Bedell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583268v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579811v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579812v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-bedell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C Vieira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Bordalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118774" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20250651" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349729v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Boyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Bedell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1703" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321684v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00979-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115504" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-023-00997-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Paiva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Machado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cachada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Liber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saulais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07449-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coelho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. For&#234;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hammada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHF743PS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00734374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Badin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarfa Mustafa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Monier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1574-6941.2012.01354.X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00708754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9829-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD3KHW8G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nogaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod Blondin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0C2X41L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00229699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH1HTDG4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00159123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pireaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705460v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Botton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ecorse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837402v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hechelski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di-Giovanni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mourier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248706v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larmet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine &#201;corse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-2798" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622212v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-cc4284" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sant&#8217;ovaia Mendes Da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha B. Sagna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-22249c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171144v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira Da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-89e5f7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171157v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-770353" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615835v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Filipa Coelho Macedo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Venisseau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.112713" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952088v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550301v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rognard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Inglot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;brard-Labit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meffray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Barbaste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Bedell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583268v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579811v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579810v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579812v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>