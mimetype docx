--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -230,248 +230,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“What’s in the middle”: Scratching beneath the surface of the middle class(es) in Brazil, Côte d’Ivoire, Turkey and Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui incarne la mémoire du développement et auprès de qui ? Réputation et réseau de citations au Maroc et à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Clément</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Darbon</w:t>
+                <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2022.105988⟩</w:t>
+              <w:t xml:space="preserve">Anthropologie et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.109-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropodev.1787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773056v1</w:t>
+                <w:t xml:space="preserve">hal-04076633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui incarne la mémoire du développement et auprès de qui ? Réputation et réseau de citations au Maroc et à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“What’s in the middle”: Scratching beneath the surface of the middle class(es) in Brazil, Côte d’Ivoire, Turkey and Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Brun</w:t>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53, pp.109-135. </w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.105988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropodev.1787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2022.105988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076633v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour du héros ? L’entrepreneur, itinéraire d’un concept chez les « développeurs » en Afrique</w:t>
               </w:r>
@@ -561,103 +561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy of the Brazilian Middle Class: Identification, Behaviours and Expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEPAL Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 130, 129-147. http://hdl.handle.net/11362/45979</w:t>
@@ -699,90 +699,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi ressemblent les classes moyennes en Côte d’Ivoire aujourd’hui? Continuités historiques et enjeux renouvelés d’un ensemble hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, pp.1-19</w:t>
@@ -805,325 +805,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomía de la clase media brasileña: identificación, comportamientos y expectativas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Clément</w:t>
+                <w:t xml:space="preserve">Une révolution mobile en Afrique subsaharienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-André Faure</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de la CEPAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2191, pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.219.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02551717v1</w:t>
+                <w:t xml:space="preserve">hal-02506830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une révolution mobile en Afrique subsaharienne ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomía de la clase media brasileña: identificación, comportamientos y expectativas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-André Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de la CEPAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, 21 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506830v1</w:t>
+                <w:t xml:space="preserve">halshs-02551717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi ressemblent les classes moyennes en Côte d’Ivoire aujourd’hui? Continuités historiques et enjeux renouvelés d’un ensemble hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-19. </w:t>
@@ -1174,77 +1174,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon mobile, mon marché. Usages du téléphone mobile et performances économiques dans le secteur informel dakarois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eekhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 219, pp.105-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1272,386 +1272,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using your Ties to Get a Worse Job? The Differential Effects of Social Networks on Quality of Employment in Colombia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+                <w:t xml:space="preserve">‘We Are the Middle Class’ The New Turkish Middle Class: Identification, Behaviors and Expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Combarnous</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Social Economy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Turkish Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), pp.158-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02276337v1</w:t>
+                <w:t xml:space="preserve">halshs-02421481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Informal Economy: A Threat to the Dream of Emergent African Economies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using your Ties to Get a Worse Job? The Differential Effects of Social Networks on Quality of Employment in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Eekhout</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1062819ar⟩</w:t>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.439-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346764.2019.1627573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02276356v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02276337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We Are the Middle Class’ The New Turkish Middle Class: Identification, Behaviors and Expectations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Informal Economy: A Threat to the Dream of Emergent African Economies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Rougier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eekhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Economic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.121-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1062819ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02421481v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02276356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Solidarity and Accumulation Networks in Urban Informal African Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Development Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (4), pp.652-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Côte d’Ivoire, le retour de l’éléphant ?, 263-264, pp.226-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2087,51 +2087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the personnal networks of entrepreneurs in an informal african urban economy : does the strenght of ties' matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Social Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70 (1), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2260,51 +2260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Lin's social capital theory in an informal African urban economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (8), pp.1216-1240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3061,51 +3061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using your ties to get a better job? The differential effects of social networks on quality of employment: Evidence from Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3137,489 +3137,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of a national social protection policy in Madagascar: an inter-organizational network analysis</w:t>
+                <w:t xml:space="preserve">Effects of Potential and Active Network Combinations: Evidence from Colombian Labour Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX Conference - International Sunbelt Social Network Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Network for Social Network Analysis (INSNA), Jun 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">XXXIX Sunbelt Social Networks Conference of the International Network for Social Network Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02276390v1</w:t>
+                <w:t xml:space="preserve">hal-02637188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Potential and Active Network Combinations: Evidence from Colombian Labour Market</w:t>
+                <w:t xml:space="preserve">Effects of social capital and active network on labour market outcomes. Evidence from Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX Sunbelt Social Networks Conference of the International Network for Social Network Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">INSNA-SUNBELT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637188v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of social capital and active network on labour market outcomes. Evidence from Colombia</w:t>
+                <w:t xml:space="preserve">La fabrique de la politique nationale de la protection sociale à Madagascar : une analyse de réseau inter- organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSNA-SUNBELT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">FROGNET (conférence Francophone sur les Graphes et les Réseaux Sociaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche du CNRS Réseaux; Association Française de Sociologie Réseaux Sociaux; Labex Structuration des Mondes Sociaux; Université Toulouse Jean-Jaurès; Institut National Polytechnique de Toulouse, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507542v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02276426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la politique nationale de la protection sociale à Madagascar : une analyse de réseau inter- organisationnel</w:t>
+                <w:t xml:space="preserve">Constrained gazelles and their digital practices in a West African urban informal economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROGNET (conférence Francophone sur les Graphes et les Réseaux Sociaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche du CNRS Réseaux; Association Française de Sociologie Réseaux Sociaux; Labex Structuration des Mondes Sociaux; Université Toulouse Jean-Jaurès; Institut National Polytechnique de Toulouse, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SASE Conference - The New School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02276426v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02276370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained gazelles and their digital practices in a West African urban informal economy</w:t>
+                <w:t xml:space="preserve">La fabrique de la politique nationale de la protection sociale à Madagascar : une analyse de réseau inter- organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delpy Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE Conference - The New School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">AFEP-EEPPE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02276370v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks of mobile phone contacts and economic efficiency in an urban African informal sector</w:t>
               </w:r>
@@ -3681,506 +3694,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02276376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la politique nationale de la protection sociale à Madagascar : une analyse de réseau inter- organisationnel</w:t>
+                <w:t xml:space="preserve">The construction of a national social protection policy in Madagascar: an inter-organizational network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delpy Léo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Piveteau</w:t>
+                <w:t xml:space="preserve">A. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEP-EEPPE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">XXXIX Conference - International Sunbelt Social Network Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Network for Social Network Analysis (INSNA), Jun 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507508v1</w:t>
+                <w:t xml:space="preserve">halshs-02276390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the Brazilian middle class: Identification, behaviours and expectations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential and activated networks in the job search and matching processes. Evidence from the Colombian labor market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’AFD, Inégalités et lien social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Fifth WINIR Conference, Chinese University of Hong Kong, Faculty of Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147912v1</w:t>
+                <w:t xml:space="preserve">hal-02507546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and activated networks in the job search and matching processes. Evidence from the Colombian labor market</w:t>
+                <w:t xml:space="preserve">Middle classes in Ivory Coast. Identification, characterization and public policies challenges. From middle income group to various social groups from the middle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth WINIR Conference, Chinese University of Hong Kong, Faculty of Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">IFRI-OCP Policy Center “African Middle Classes Beyond the Buzz. Economic, Social, and Political Dynamics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507546v1</w:t>
+                <w:t xml:space="preserve">hal-02627666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle classes in Ivory Coast. Identification, characterization and public policies challenges. From middle income group to various social groups from the middle</w:t>
+                <w:t xml:space="preserve">Personal networks and socio-professional trajectories Resources, relationships and professional changes in Bogota's labor market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRI-OCP Policy Center “African Middle Classes Beyond the Buzz. Economic, Social, and Political Dynamics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">AFEP Conference, University of Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627666v1</w:t>
+                <w:t xml:space="preserve">hal-02507554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy of the Brazilian middle class: Identification, behaviours and expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-André Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVèmes Journées de l’ATM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
@@ -4203,946 +4160,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal networks and socio-professional trajectories Resources, relationships and professional changes in Bogota's labor market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of the Brazilian middle class: Identification, behaviours and expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-André Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEP Conference, University of Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’AFD, Inégalités et lien social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507554v1</w:t>
+                <w:t xml:space="preserve">hal-02147912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From potential to activated network in the urban labor market of Bogota</w:t>
+                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et implications pour les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier croisé DIAL-IEDES, “Réseaux et capital social dans les pays en développement”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nogent-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ENSEA-AFD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628657v1</w:t>
+                <w:t xml:space="preserve">hal-02628624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et enjeux socioéconomiques</w:t>
+                <w:t xml:space="preserve">Une exploration de l’usage des TIC au sein des micro et petites entreprises informelles de Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGECI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Colloque Numérique, espace et société en Afrique Subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628623v1</w:t>
+                <w:t xml:space="preserve">hal-02507556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TIC au service du développement des micro et petites entreprises informelles en Afrique</w:t>
+                <w:t xml:space="preserve">Social Networks and Labor Market in Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Objets connectés. Perspectives pour un développement intelligent ?, Chaire Unesco « Pratiques émergentes en technologies et communication pour le développement », MSHA &amp; Maison des Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire, Research Lab, Paris School of Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507565v1</w:t>
+                <w:t xml:space="preserve">hal-02628654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of the emerging middle class in Brazil, Turkey, Cote d'Ivoire and Vietnam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rise of Middle Classes in developing countries : A comparative analysis of Brazil – Cote d’Ivoire – Turkey – Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Darbon</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University of Passau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Passau, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire Développement – GREThA – Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147895v1</w:t>
+                <w:t xml:space="preserve">hal-02628655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et implications pour les politiques publiques</w:t>
+                <w:t xml:space="preserve">The African Growth Miracle and the Challenges of the Informal Economy. Insights from Two Ongoing Research Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENSEA-AFD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Séminaire Universidad de Los Andes, Facultad de Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628624v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration de l’usage des TIC au sein des micro et petites entreprises informelles de Dakar</w:t>
+                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et enjeux socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Numérique, espace et société en Afrique Subsaharienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">CGECI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507556v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Networks and Labor Market in Colombia</w:t>
+                <w:t xml:space="preserve">From potential to activated network in the urban labor market of Bogota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire, Research Lab, Paris School of Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier croisé DIAL-IEDES, “Réseaux et capital social dans les pays en développement”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nogent-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628654v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise of Middle Classes in developing countries : A comparative analysis of Brazil – Cote d’Ivoire – Turkey – Vietnam</w:t>
+                <w:t xml:space="preserve">Les TIC au service du développement des micro et petites entreprises informelles en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Développement – GREThA – Université de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Objets connectés. Perspectives pour un développement intelligent ?, Chaire Unesco « Pratiques émergentes en technologies et communication pour le développement », MSHA &amp; Maison des Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628655v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African Growth Miracle and the Challenges of the Informal Economy. Insights from Two Ongoing Research Projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative analysis of the emerging middle class in Brazil, Turkey, Cote d'Ivoire and Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Universidad de Los Andes, Facultad de Ciencias Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">University of Passau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627665v1</w:t>
+                <w:t xml:space="preserve">hal-02147895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“L’afro-optimisme dans un monde en crise. Réflexions sur le miracle de la croissance en Afrique”, Panel 1: “Reinventar a ordem e a desordem: estratégias, práticas, representações”</w:t>
+                <w:t xml:space="preserve">Discutant à la table-ronde Les perspectives économiques de l’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3es Mastériales/Journées d’études luso-françaises en sciences sociales, org. FIFPO (Filière internationale franco-portugaise Bordeaux-Coimbra)/PAUILF (Plan d’action universitaire intégrée luso-française), Faculté d’économie, Université de Coimbra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">1ère édition de la Semaine des Afriques, Institut des Afriques, CCI Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628653v1</w:t>
+                <w:t xml:space="preserve">hal-02627668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Your Ties to Get a Job in Bogota? The Effects of Social Networks on Quality of Employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5174,234 +5174,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discutant à la table-ronde Les perspectives économiques de l’Afrique</w:t>
+                <w:t xml:space="preserve">“L’afro-optimisme dans un monde en crise. Réflexions sur le miracle de la croissance en Afrique”, Panel 1: “Reinventar a ordem e a desordem: estratégias, práticas, representações”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère édition de la Semaine des Afriques, Institut des Afriques, CCI Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3es Mastériales/Journées d’études luso-françaises en sciences sociales, org. FIFPO (Filière internationale franco-portugaise Bordeaux-Coimbra)/PAUILF (Plan d’action universitaire intégrée luso-française), Faculté d’économie, Université de Coimbra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627668v1</w:t>
+                <w:t xml:space="preserve">hal-02628653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discutant Table ronde “L’émergence de l’Afrique : miracle ou mirage ?”</w:t>
+                <w:t xml:space="preserve">L’économie informelle, un défi au rêve d’émergence de l’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25es Rencontres africaines (22-23 mai 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pessac, France</w:t>
+              <w:t xml:space="preserve">Conférence “La sécurité africaine à l’heure de l’émergence: nouveaux enjeux pour les Relations Internationales”, Université Internationale de Rabat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627423v1</w:t>
+                <w:t xml:space="preserve">hal-02627667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie informelle, un défi au rêve d’émergence de l’Afrique</w:t>
+                <w:t xml:space="preserve">Discutant Table ronde “L’émergence de l’Afrique : miracle ou mirage ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence “La sécurité africaine à l’heure de l’émergence: nouveaux enjeux pour les Relations Internationales”, Université Internationale de Rabat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">25es Rencontres africaines (22-23 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627667v1</w:t>
+                <w:t xml:space="preserve">hal-02627423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notion de risque, contexte, objectifs initiaux, avancées et pistes de réflexions</w:t>
               </w:r>
@@ -5450,847 +5450,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00914362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social networks dynamics and socio-economic resilience of informal African urban micro-enterprises</w:t>
+                <w:t xml:space="preserve">Le réseau social, un atténuateur de crise ? Etude de cas portant sur les micro entrepreneurs de Bobo-Dioulasso (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Chocs dans les pays en développement DIAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
+              <w:t xml:space="preserve">Colloque : Risques en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651884v1</w:t>
+                <w:t xml:space="preserve">hal-00651895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau social, un atténuateur de crise ? Etude de cas portant sur les micro entrepreneurs de Bobo-Dioulasso (Burkina Faso)</w:t>
+                <w:t xml:space="preserve">Social networks dynamics and socio-economic resilience of informal African urban micro-enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Risques en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">Colloque international Chocs dans les pays en développement DIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651895v1</w:t>
+                <w:t xml:space="preserve">hal-00651884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau social et résilience socio-économique : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina Faso)</w:t>
+                <w:t xml:space="preserve">Social networks and access to resources in the development of informal enterprise: life stories of entrepreneurs in Bobo-Dioulasso (Burkina-Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des études africaines en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12ème colloque de l'Association for Heterodox Economy (AHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547398v1</w:t>
+                <w:t xml:space="preserve">hal-00547417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social networks and access to resources in the development of informal enterpise: life stories of entrepreneurs in Bobo-Dioulasso (Burkina-Faso)</w:t>
+                <w:t xml:space="preserve">Réseau social et résilience socio-économique : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque de l'Association of Heterodox economy (AHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès des études africaines en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799682v1</w:t>
+                <w:t xml:space="preserve">hal-00799667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social networks and access to resources in the development of informal enterprise: life stories of entrepreneurs in Bobo-Dioulasso (Burkina-Faso)</w:t>
+                <w:t xml:space="preserve">Réseau social et accès aux ressources dans la trajectoire d'entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina-Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque de l'Association for Heterodox Economy (AHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2ème Journées d'Etude du RT26 "Réseaux Sociaux" de l'Association Française de Sociologie (AFS), "Les réseaux sociaux : quoi de neuf ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547417v1</w:t>
+                <w:t xml:space="preserve">hal-00547452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau social et résilience socio-économique : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina Faso)</w:t>
+                <w:t xml:space="preserve">Réseau social et accès aux ressources dans la trajectoire d'entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des études africaines en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2ème journée d'étude du RT26 "Réseaux Sociaux" de l'association française de sociologie (AFS), "Les réseaux sociaux, quoi de neuf ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799667v1</w:t>
+                <w:t xml:space="preserve">hal-00799709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau social et accès aux ressources dans la trajectoire d'entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina-Faso)</w:t>
+                <w:t xml:space="preserve">Réseau social et résilience socio-économique : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées d'Etude du RT26 "Réseaux Sociaux" de l'Association Française de Sociologie (AFS), "Les réseaux sociaux : quoi de neuf ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès des études africaines en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547452v1</w:t>
+                <w:t xml:space="preserve">hal-00547398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau social et accès aux ressources dans la trajectoire d'entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina Faso)</w:t>
+                <w:t xml:space="preserve">Social networks and access to resources in the development of informal enterpise: life stories of entrepreneurs in Bobo-Dioulasso (Burkina-Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée d'étude du RT26 "Réseaux Sociaux" de l'association française de sociologie (AFS), "Les réseaux sociaux, quoi de neuf ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">12ème colloque de l'Association of Heterodox economy (AHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799709v1</w:t>
+                <w:t xml:space="preserve">hal-00799682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurs' social networks and their members' attributes in African informal economy</w:t>
+                <w:t xml:space="preserve">Statut social des membres du réseau personnel des entrepreneurs et performances économiques en milieu informel urbain africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque de l'AHE, sessions "Socio-economics of the informal economy in the developing world: social networks and sustainability" - 9/12 juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, KINGSTON, United Kingdom</w:t>
+              <w:t xml:space="preserve">3èmes Journées du Développement du GRES "Les Suds confrontés au développement soutenable" - 10/12 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413075v1</w:t>
+                <w:t xml:space="preserve">hal-00413079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut social des membres du réseau personnel des entrepreneurs et performances économiques en milieu informel urbain africain</w:t>
+                <w:t xml:space="preserve">Entrepreneurs' social networks and their members' attributes in African informal economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées du Développement du GRES "Les Suds confrontés au développement soutenable" - 10/12 juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">11ème colloque de l'AHE, sessions "Socio-economics of the informal economy in the developing world: social networks and sustainability" - 9/12 juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, KINGSTON, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413079v1</w:t>
+                <w:t xml:space="preserve">hal-00413075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau social et inégalité d'accès aux ressources dans la dynamique des entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso</w:t>
               </w:r>
@@ -6371,51 +6371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring entrepreneurs' social networks and their economic impact in the African informal economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARIW-SAIM Conference - "Measuring the Informal Economy in Developing Countries" - 24/26 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, KATHMANDU, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6876,148 +6876,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la politique nationale de protection sociale à Madagascar : une analyse de réseau inter-organisationnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La protection sociale endogène dans le Grand Sud Malgache. Le réseau et l'organisation locale permettent-ils une sécurisation des moyens et des conditions d'existence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Vulnérabilité et Résilience" dans le renouvellement des approches du développement et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Versailles Saint-Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">« Vulnérabilité et Résilience » dans le renouvellement des approches du développement et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186523v1</w:t>
+                <w:t xml:space="preserve">hal-03187839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une politique publique… la protection sociale à Madagascar ?</w:t>
               </w:r>
@@ -7105,152 +7109,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection sociale endogène dans le Grand Sud Malgache. Le réseau et l'organisation locale permettent-ils une sécurisation des moyens et des conditions d'existence ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fabrique de la politique nationale de protection sociale à Madagascar : une analyse de réseau inter-organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Vulnérabilité et Résilience » dans le renouvellement des approches du développement et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Versaille- Saint-Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">"Vulnérabilité et Résilience" dans le renouvellement des approches du développement et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Versailles Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187839v1</w:t>
+                <w:t xml:space="preserve">hal-03186523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of a national social protection policy in Madagascar : an inter-organizational netwok analysis.</w:t>
               </w:r>
@@ -7349,227 +7349,357 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la gestion du risque en économie du développement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation relationnelle des politiques publiques. Analyse de réseaux et fabrique de la politique de protection sociale à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du risque en Afrique. Terrains et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gouverner les Afriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de l’Université de Montréal, pp.49-78, 2024, 9782760650664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9782760650664-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02280392v1</w:t>
+                <w:t xml:space="preserve">hal-05563635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la gestion du risque en économie du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Pomel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du risque en Afrique. Terrains et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.333-348, 2015, Hommes et sociétés, 978-2-8111-1465-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs du secteur informel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marie Chauvin; Michel Grossetti; Pierre-Paul Zalio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-243, 2014, 978-2-7246-1640-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7579,126 +7709,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléphonie mobile et secteur informel à Dakar : la grande polarisation des usages professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau social et accès aux ressources dans la trajectoire d'entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina-Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7707,188 +7837,188 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'analyse des réseaux personnels à l'étude de l'économie populaire urbaine en Afrique : concepts, méthodologie et premiers résultats d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ties configuration in entrepreneurs' personal network and economic performances in African urban informal economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7898,51 +8028,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Drives if No-one Governs? A Social Network Analysis of Social Protection Policy in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7998,73 +8128,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LAM CNRS 5115 - Sciences Po Bordeaux; IRD - Institut de recherche pour le developpement; GREThA CNRS 5113 - Université de Bordeaux; AFD - Agence Française de Développement; Région Nouvelle-Aquitaine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui pilote si personne ne gouverne ? La politique publique de protection sociale à Madagascar au prisme de l’analyse des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8073,1059 +8203,1059 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delpy Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAM CNRS 5115 - Sciences Po Bordeaux; GREThA CNRS 5113 - Université de Bordeaux; IRD - Institut de recherche pour le developpement; AFD - Agence Française de Développement; Région Nouvelle-Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anciennes et nouvelles classes moyennes turques : émergence, identification, caractérisation et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didem Asli Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Papiers de recherche AFD n° 2019-90, AFD - Agence Française de Développement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des « gazelles » du secteur informel urbain africain. Entreprises et entrepreneurs à fort potentiel dans leur environnement socioéconomique et numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Girollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Orange Labs. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essor des classes moyennes dans les pays en développement et émergents : une étude comparative des enjeux d’identification, de caractérisation et de politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-André Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFD - Agence Française de Développement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should We Call it Middle Class?' Economic and Political Stakes of the Middle Income Group Expansion in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sa Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] AFD Research Papers Series no. 2019-94, AFD - Agence Française de Développement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages du mobile et performances économiques des micro et petites entreprises informelles à Dakar. Quels profils d’usagers pour quels segments de l’informel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eekhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet de recherche LAM-ORANGE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie de la classe moyenne brésilienne : identification, caractérisation et implications pour les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-André Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFD - Agence Française de Développement. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration des usages des TIC au sein des micro et petites entreprises informelles de Dakar. Note méthodologique sur l’enquête quantitative et premiers résultats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et implications pour les politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Projet de recherche LAM-ORANGE 2016-2018. 2018</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AFD - Agence Française de Développement. 2018, pp.2018 - 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148201v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et implications pour les politiques publiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une exploration des usages des TIC au sein des micro et petites entreprises informelles de Dakar. Note méthodologique sur l’enquête quantitative et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eekhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] AFD - Agence Française de Développement. 2018, pp.2018 - 71</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Projet de recherche LAM-ORANGE 2016-2018. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147840v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC : une réponse au défi du développement des micro et petites entreprises informelles en Afrique sub-saharienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eekhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Projet de recherche LAM-ORANGE 2016-2018. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9135,114 +9265,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encastrement, réseaux sociaux et dynamique des micro et petites entreprises informelles en milieu urbain africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Montesquieu (Bordeaux 4), 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010BOR40070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04485468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9389,51 +9519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Schlegel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berrou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Djibo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piveteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2024.06.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rougier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combarnous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darbon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2022.105988" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1787" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03611544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Onibon Doubogan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Faur&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Combarnous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2020.1711365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2019.1627573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062819ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-017-0093-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondard-Delcroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2017.1349330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.263.0226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2010.547937" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piveteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637188v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpy L&#233;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507565v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Archambaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Delpy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-sociologique-de-l-entrepreneuriat--9782724616408-page-227.htm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280444v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180029v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Asli Danis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Girollet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sa Le" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04485468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010BOR40070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Schlegel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berrou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Djibo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piveteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2024.06.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1787" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rougier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combarnous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darbon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2022.105988" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03611544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Onibon Doubogan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Faur&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Combarnous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2020.1711365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2019.1627573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062819ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-017-0093-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondard-Delcroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2017.1349330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.263.0226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2010.547937" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpy L&#233;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piveteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Archambaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Delpy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delpy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760650664-004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-sociologique-de-l-entrepreneuriat--9782724616408-page-227.htm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381890v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147511v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Asli Danis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Girollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sa Le" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04485468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010BOR40070" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>