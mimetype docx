--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -680,152 +680,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi ressemblent les classes moyennes en Côte d’Ivoire aujourd’hui? Continuités historiques et enjeux renouvelés d’un ensemble hétérogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomía de la clase media brasileña: identificación, comportamientos y expectativas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-André Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, pp.1-19</w:t>
+              <w:t xml:space="preserve">Revista de la CEPAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143358v1</w:t>
+                <w:t xml:space="preserve">halshs-02551717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une révolution mobile en Afrique subsaharienne ?</w:t>
               </w:r>
@@ -896,152 +896,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomía de la clase media brasileña: identificación, comportamientos y expectativas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Clément</w:t>
+                <w:t xml:space="preserve">Mon mobile, mon marché. Usages du téléphone mobile et performances économiques dans le secteur informel dakarois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-André Faure</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Eekhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de la CEPAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.105-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.219.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02551717v1</w:t>
+                <w:t xml:space="preserve">hal-02506855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi ressemblent les classes moyennes en Côte d’Ivoire aujourd’hui? Continuités historiques et enjeux renouvelés d’un ensemble hétérogène</w:t>
               </w:r>
@@ -1053,1464 +1045,1347 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02255189.2020.1711365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon mobile, mon marché. Usages du téléphone mobile et performances économiques dans le secteur informel dakarois.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘We Are the Middle Class’ The New Turkish Middle Class: Identification, Behaviors and Expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mellet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Turkish Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), pp.158-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.219.0105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02506855v1</w:t>
+                <w:t xml:space="preserve">halshs-02421481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We Are the Middle Class’ The New Turkish Middle Class: Identification, Behaviors and Expectations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using your Ties to Get a Worse Job? The Differential Effects of Social Networks on Quality of Employment in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Economic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.439-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346764.2019.1627573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02421481v1</w:t>
+                <w:t xml:space="preserve">halshs-02276337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using your Ties to Get a Worse Job? The Differential Effects of Social Networks on Quality of Employment in Colombia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Informal Economy: A Threat to the Dream of Emergent African Economies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Combarnous</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eekhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Social Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.121-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1062819ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00346764.2019.1627573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02276337v1</w:t>
+                <w:t xml:space="preserve">halshs-02276356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Informal Economy: A Threat to the Dream of Emergent African Economies?</w:t>
+                <w:t xml:space="preserve">Dynamics of Social Networks of Urban Informal Entrepreneurs in an African Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Eekhout</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (2), pp.167-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346764.2017.1349330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1062819ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02276356v1</w:t>
+                <w:t xml:space="preserve">halshs-02280415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Solidarity and Accumulation Networks in Urban Informal African Economies</w:t>
+                <w:t xml:space="preserve">À propos de l’ouvrage de Mireille Razafindrakoto, François Roubaud et Jean-Michel Wachsberger. L'énigme et le paradoxe. Économie politique de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Development Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02280369v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de l’ouvrage de Mireille Razafindrakoto, François Roubaud et Jean-Michel Wachsberger. L'énigme et le paradoxe. Économie politique de Madagascar</w:t>
+                <w:t xml:space="preserve">Beyond Solidarity and Accumulation Networks in Urban Informal African Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.652-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41287-017-0093-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-02280332v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Social Networks of Urban Informal Entrepreneurs in an African Economy</w:t>
+                <w:t xml:space="preserve">En Côte d’Ivoire, qui sont réellement les classes moyennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Social Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00346764.2017.1349330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02280415v1</w:t>
+                <w:t xml:space="preserve">halshs-02280344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Côte d’Ivoire, qui sont réellement les classes moyennes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les classes moyennes en Côte d’Ivoire. Des réalités contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bekelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Côte d’Ivoire, le retour de l’éléphant ?, 263-264, pp.226-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.263.0226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02280344v1</w:t>
+                <w:t xml:space="preserve">hal-02280172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les classes moyennes en Côte d’Ivoire. Des réalités contrastées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">the personnal networks of entrepreneurs in an informal african urban economy : does the strenght of ties' matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Darbon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (1), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346764.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afco.263.0226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02280172v1</w:t>
+                <w:t xml:space="preserve">halshs-00760247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">the personnal networks of entrepreneurs in an informal african urban economy : does the strenght of ties' matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau social et dynamique des entreprise informelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Social Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (4), pp.26-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00346764.2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00760247v1</w:t>
+                <w:t xml:space="preserve">hal-00651881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau social et dynamique des entreprise informelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing Lin's social capital theory in an informal African urban economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (8), pp.1216-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2010.547937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651881v1</w:t>
+                <w:t xml:space="preserve">hal-00725354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Lin's social capital theory in an informal African urban economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des réseaux sociaux et trajectoires d'entreprises informelles à Bobo-Dioulasso (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (1 - Avril), pp.26-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220388.2010.547937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00725354v1</w:t>
+                <w:t xml:space="preserve">hal-00651882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des réseaux sociaux et trajectoires d'entreprises informelles à Bobo-Dioulasso (Burkina Faso)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique des réseaux sociaux et résilience socio-économique des micro-entrepreneurs informels en milieu urbain africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (156), pp.73-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00704778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2520,51 +2395,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much should we trust coalition identification in policy networks? A new method for the Advocacy Coalition Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2619,73 +2494,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frognet 2023. Deuxième conférence francophone interdisciplinaire sur l’analyse des réseaux, Montpellier, 6-7 avril</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, CIRAD, Institut Agro Montpellier, Association Française de Sociologie, Université Toulouse 2, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network analysis and development economics: an opportunity for pluralist perspectives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2727,73 +2602,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Congrès de l'AFEP - Crises et inégalités : comment habiter le monde de demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociation Française d'Economie Politique, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation relationnelle d’une politique publique – le cas de la sécurité alimentaire au Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2848,427 +2723,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIIes Journées du développement de l’Association Tiers-Monde, Bordeaux, 31 mai–2 juin 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux Science Economique (Université de Bordeaux); Passages (Université de Bordeaux-Montaigne); Les Afriques dans le monde - Sciences Po Bordeaux, Jun 2023, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising Tie Strength Effect in Emerging Countries' Labor Markets: Reaching Information or Reducing Asymmetry? Evidence from Colombia</w:t>
+                <w:t xml:space="preserve">La fabrique de la politique de protection sociale à Madagascar, réseaux et coalitions transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sunbelt 2022, XLII Social Networks Conference of the International Network for Social Network Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSNA, Jul 2022, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Colloque international "Protection sociale, gestion des risques, et développement durable : analyses malgaches et perspectives comparées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMI Soutenabilité et Résilience - SOURCE (UVSQ-IRD); Centre d'Etudes et de Recherches Economiques pour le Développement - CERED (Université d'Antanarivo); Bordeaux Sciences Économiques - BSE (Université de Bordeaux-CNRS), Nov 2022, Antanarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076649v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la politique de protection sociale à Madagascar, réseaux et coalitions transnationales</w:t>
+                <w:t xml:space="preserve">Revising Tie Strength Effect in Emerging Countries' Labor Markets: Reaching Information or Reducing Asymmetry? Evidence from Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Piveteau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Protection sociale, gestion des risques, et développement durable : analyses malgaches et perspectives comparées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMI Soutenabilité et Résilience - SOURCE (UVSQ-IRD); Centre d'Etudes et de Recherches Economiques pour le Développement - CERED (Université d'Antanarivo); Bordeaux Sciences Économiques - BSE (Université de Bordeaux-CNRS), Nov 2022, Antanarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">Sunbelt 2022, XLII Social Networks Conference of the International Network for Social Network Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSNA, Jul 2022, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972634v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using your ties to get a better job? The differential effects of social networks on quality of employment: Evidence from Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux GREThA Development Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Potential and Active Network Combinations: Evidence from Colombian Labour Market</w:t>
+                <w:t xml:space="preserve">Constrained gazelles and their digital practices in a West African urban informal economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX Sunbelt Social Networks Conference of the International Network for Social Network Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SASE Conference - The New School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637188v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02276370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of social capital and active network on labour market outcomes. Evidence from Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3284,946 +3133,972 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSNA-SUNBELT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la politique nationale de la protection sociale à Madagascar : une analyse de réseau inter- organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGNET (conférence Francophone sur les Graphes et les Réseaux Sociaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche du CNRS Réseaux; Association Française de Sociologie Réseaux Sociaux; Labex Structuration des Mondes Sociaux; Université Toulouse Jean-Jaurès; Institut National Polytechnique de Toulouse, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02276426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained gazelles and their digital practices in a West African urban informal economy</w:t>
+                <w:t xml:space="preserve">Effects of Potential and Active Network Combinations: Evidence from Colombian Labour Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE Conference - The New School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">XXXIX Sunbelt Social Networks Conference of the International Network for Social Network Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02276370v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la politique nationale de la protection sociale à Madagascar : une analyse de réseau inter- organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delpy Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEP-EEPPE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks of mobile phone contacts and economic efficiency in an urban African informal sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eekhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics, Jun 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02276376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of a national social protection policy in Madagascar: an inter-organizational network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX Conference - International Sunbelt Social Network Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Network for Social Network Analysis (INSNA), Jun 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02276390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and activated networks in the job search and matching processes. Evidence from the Colombian labor market</w:t>
+                <w:t xml:space="preserve">Personal networks and socio-professional trajectories Resources, relationships and professional changes in Bogota's labor market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth WINIR Conference, Chinese University of Hong Kong, Faculty of Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">AFEP Conference, University of Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507546v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle classes in Ivory Coast. Identification, characterization and public policies challenges. From middle income group to various social groups from the middle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of the Brazilian middle class: Identification, behaviours and expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-André Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRI-OCP Policy Center “African Middle Classes Beyond the Buzz. Economic, Social, and Political Dynamics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIVèmes Journées de l’ATM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627666v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal networks and socio-professional trajectories Resources, relationships and professional changes in Bogota's labor market</w:t>
+                <w:t xml:space="preserve">Potential and activated networks in the job search and matching processes. Evidence from the Colombian labor market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEP Conference, University of Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Fifth WINIR Conference, Chinese University of Hong Kong, Faculty of Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507554v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the Brazilian middle class: Identification, behaviours and expectations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Middle classes in Ivory Coast. Identification, characterization and public policies challenges. From middle income group to various social groups from the middle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVèmes Journées de l’ATM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IFRI-OCP Policy Center “African Middle Classes Beyond the Buzz. Economic, Social, and Political Dynamics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147952v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy of the Brazilian middle class: Identification, behaviours and expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-André Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,513 +4130,513 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’AFD, Inégalités et lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et implications pour les politiques publiques</w:t>
+                <w:t xml:space="preserve">Une exploration de l’usage des TIC au sein des micro et petites entreprises informelles de Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENSEA-AFD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Colloque Numérique, espace et société en Afrique Subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628624v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration de l’usage des TIC au sein des micro et petites entreprises informelles de Dakar</w:t>
+                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et implications pour les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Numérique, espace et société en Afrique Subsaharienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">ENSEA-AFD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507556v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Networks and Labor Market in Colombia</w:t>
+                <w:t xml:space="preserve">The rise of Middle Classes in developing countries : A comparative analysis of Brazil – Cote d’Ivoire – Turkey – Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire, Research Lab, Paris School of Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Développement – GREThA – Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628654v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise of Middle Classes in developing countries : A comparative analysis of Brazil – Cote d’Ivoire – Turkey – Vietnam</w:t>
+                <w:t xml:space="preserve">Social Networks and Labor Market in Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Rougier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Développement – GREThA – Université de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire, Research Lab, Paris School of Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628655v1</w:t>
+                <w:t xml:space="preserve">hal-02628654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The African Growth Miracle and the Challenges of the Informal Economy. Insights from Two Ongoing Research Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Universidad de Los Andes, Facultad de Ciencias Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et enjeux socioéconomiques</w:t>
+                <w:t xml:space="preserve">Les TIC au service du développement des micro et petites entreprises informelles en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGECI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Colloque Objets connectés. Perspectives pour un développement intelligent ?, Chaire Unesco « Pratiques émergentes en technologies et communication pour le développement », MSHA &amp; Maison des Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628623v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From potential to activated network in the urban labor market of Bogota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4790,142 +4665,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier croisé DIAL-IEDES, “Réseaux et capital social dans les pays en développement”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nogent-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TIC au service du développement des micro et petites entreprises informelles en Afrique</w:t>
+                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et enjeux socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Objets connectés. Perspectives pour un développement intelligent ?, Chaire Unesco « Pratiques émergentes en technologies et communication pour le développement », MSHA &amp; Maison des Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Pessac, France</w:t>
+              <w:t xml:space="preserve">CGECI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507565v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the emerging middle class in Brazil, Turkey, Cote d'Ivoire and Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4980,1169 +4855,1169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of Passau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutant à la table-ronde Les perspectives économiques de l’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère édition de la Semaine des Afriques, Institut des Afriques, CCI Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Your Ties to Get a Job in Bogota? The Effects of Social Networks on Quality of Employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’afro-optimisme dans un monde en crise. Réflexions sur le miracle de la croissance en Afrique”, Panel 1: “Reinventar a ordem e a desordem: estratégias, práticas, representações”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3es Mastériales/Journées d’études luso-françaises en sciences sociales, org. FIFPO (Filière internationale franco-portugaise Bordeaux-Coimbra)/PAUILF (Plan d’action universitaire intégrée luso-française), Faculté d’économie, Université de Coimbra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie informelle, un défi au rêve d’émergence de l’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence “La sécurité africaine à l’heure de l’émergence: nouveaux enjeux pour les Relations Internationales”, Université Internationale de Rabat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutant Table ronde “L’émergence de l’Afrique : miracle ou mirage ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25es Rencontres africaines (22-23 mai 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notion de risque, contexte, objectifs initiaux, avancées et pistes de réflexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les Suds Les 2es rencontres interdisciplinaires autour des Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00914362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau social, un atténuateur de crise ? Etude de cas portant sur les micro entrepreneurs de Bobo-Dioulasso (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Risques en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social networks dynamics and socio-economic resilience of informal African urban micro-enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Chocs dans les pays en développement DIAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social networks and access to resources in the development of informal enterprise: life stories of entrepreneurs in Bobo-Dioulasso (Burkina-Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque de l'Association for Heterodox Economy (AHE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau social et résilience socio-économique : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des études africaines en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau social et accès aux ressources dans la trajectoire d'entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina-Faso)</w:t>
+                <w:t xml:space="preserve">Réseau social et accès aux ressources dans la trajectoire d'entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées d'Etude du RT26 "Réseaux Sociaux" de l'Association Française de Sociologie (AFS), "Les réseaux sociaux : quoi de neuf ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2ème journée d'étude du RT26 "Réseaux Sociaux" de l'association française de sociologie (AFS), "Les réseaux sociaux, quoi de neuf ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547452v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau social et accès aux ressources dans la trajectoire d'entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina Faso)</w:t>
+                <w:t xml:space="preserve">Réseau social et accès aux ressources dans la trajectoire d'entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina-Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée d'étude du RT26 "Réseaux Sociaux" de l'association française de sociologie (AFS), "Les réseaux sociaux, quoi de neuf ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">2ème Journées d'Etude du RT26 "Réseaux Sociaux" de l'Association Française de Sociologie (AFS), "Les réseaux sociaux : quoi de neuf ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799709v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau social et résilience socio-économique : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina Faso)</w:t>
+                <w:t xml:space="preserve">Social networks and access to resources in the development of informal enterpise: life stories of entrepreneurs in Bobo-Dioulasso (Burkina-Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des études africaines en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12ème colloque de l'Association of Heterodox economy (AHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547398v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social networks and access to resources in the development of informal enterpise: life stories of entrepreneurs in Bobo-Dioulasso (Burkina-Faso)</w:t>
+                <w:t xml:space="preserve">Réseau social et résilience socio-économique : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque de l'Association of Heterodox economy (AHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès des études africaines en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799682v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut social des membres du réseau personnel des entrepreneurs et performances économiques en milieu informel urbain africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6158,73 +6033,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées du Développement du GRES "Les Suds confrontés au développement soutenable" - 10/12 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs' social networks and their members' attributes in African informal economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6240,155 +6115,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque de l'AHE, sessions "Socio-economics of the informal economy in the developing world: social networks and sustainability" - 9/12 juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, KINGSTON, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau social et inégalité d'accès aux ressources dans la dynamique des entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées du Développement du GRES : "Les Suds Confrontés au Développement Soutenable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring entrepreneurs' social networks and their economic impact in the African informal economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6404,215 +6279,215 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARIW-SAIM Conference - "Measuring the Informal Economy in Developing Countries" - 24/26 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, KATHMANDU, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des réseaux personnels des petits entrepreneurs de l'économie populaire de Bobo-Dioulasso (Burkina Faso) : choix théoriques, implications méthodologiques et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etudes du Réseau Thématique 26 de l'Association Française de Sociologie (AFS), Nouvelles approches, nouvelles techniques en analyses des réseaux sociaux - 28 mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical analysis of the variety of social system of innovation and production, including central and eastern european countries: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carrincazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEMK Workshop forms of capitalism in central and eastern european countries in transition - 4 mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, EVRY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6622,750 +6497,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection sociale endogène dans le Grand Sud Malgache. Le réseau et l'organisation locale permettent-ils une sécurisation des moyens et des conditions d'existence ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction de la politique nationale de protection sociale : une analyse de réseau inter-organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès international de l’AFEP/IIPPE « Penser l’économie de demain et le futur de l’économie politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187825v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la politique nationale de protection sociale : une analyse de réseau inter-organisationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La protection sociale endogène dans le Grand Sud Malgache. Le réseau et l'organisation locale permettent-ils une sécurisation des moyens et des conditions d'existence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès international de l’AFEP/IIPPE « Penser l’économie de demain et le futur de l’économie politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152360v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection sociale endogène dans le Grand Sud Malgache. Le réseau et l'organisation locale permettent-ils une sécurisation des moyens et des conditions d'existence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Droy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Vulnérabilité et Résilience » dans le renouvellement des approches du développement et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une politique publique… la protection sociale à Madagascar ?</w:t>
+                <w:t xml:space="preserve">La fabrique de la politique nationale de protection sociale à Madagascar : une analyse de réseau inter-organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AFD – LAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France. 2019</w:t>
+              <w:t xml:space="preserve">"Vulnérabilité et Résilience" dans le renouvellement des approches du développement et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Versailles Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116333v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la politique nationale de protection sociale à Madagascar : une analyse de réseau inter-organisationnel</w:t>
+                <w:t xml:space="preserve">Vers une politique publique… la protection sociale à Madagascar ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Vulnérabilité et Résilience" dans le renouvellement des approches du développement et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Versailles Saint-Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">Séminaire AFD – LAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186523v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of a national social protection policy in Madagascar : an inter-organizational netwok analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUNBELT - International Network for Social Network Analysis (INSNA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7375,51 +7250,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation relationnelle des politiques publiques. Analyse de réseaux et fabrique de la politique de protection sociale à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7428,278 +7303,278 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les Afriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de l’Université de Montréal, pp.49-78, 2024, 9782760650664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9782760650664-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la gestion du risque en économie du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Pomel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du risque en Afrique. Terrains et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.333-348, 2015, Hommes et sociétés, 978-2-8111-1465-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs du secteur informel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marie Chauvin; Michel Grossetti; Pierre-Paul Zalio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-243, 2014, 978-2-7246-1640-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7709,51 +7584,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téléphonie mobile et secteur informel à Dakar : la grande polarisation des usages professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7762,210 +7637,210 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau social et accès aux ressources dans la trajectoire d'entreprises informelles : récits de vie d'entrepreneurs à Bobo-Dioulasso (Burkina-Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'analyse des réseaux personnels à l'étude de l'économie populaire urbaine en Afrique : concepts, méthodologie et premiers résultats d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ties configuration in entrepreneurs' personal network and economic performances in African urban informal economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7974,51 +7849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8028,51 +7903,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Drives if No-one Governs? A Social Network Analysis of Social Protection Policy in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8081,120 +7956,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LAM CNRS 5115 - Sciences Po Bordeaux; IRD - Institut de recherche pour le developpement; GREThA CNRS 5113 - Université de Bordeaux; AFD - Agence Française de Développement; Région Nouvelle-Aquitaine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui pilote si personne ne gouverne ? La politique publique de protection sociale à Madagascar au prisme de l’analyse des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8203,317 +8078,317 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delpy Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondard-Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAM CNRS 5115 - Sciences Po Bordeaux; GREThA CNRS 5113 - Université de Bordeaux; IRD - Institut de recherche pour le developpement; AFD - Agence Française de Développement; Région Nouvelle-Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anciennes et nouvelles classes moyennes turques : émergence, identification, caractérisation et politiques publiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A la recherche des « gazelles » du secteur informel urbain africain. Entreprises et entrepreneurs à fort potentiel dans leur environnement socioéconomique et numérique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Papiers de recherche AFD n° 2019-90, AFD - Agence Française de Développement. 2019</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Orange Labs. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147511v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des « gazelles » du secteur informel urbain africain. Entreprises et entrepreneurs à fort potentiel dans leur environnement socioéconomique et numérique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anciennes et nouvelles classes moyennes turques : émergence, identification, caractérisation et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Asli Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Orange Labs. 2019</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Papiers de recherche AFD n° 2019-90, AFD - Agence Française de Développement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507441v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essor des classes moyennes dans les pays en développement et émergents : une étude comparative des enjeux d’identification, de caractérisation et de politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8535,107 +8410,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-André Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFD - Agence Française de Développement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should We Call it Middle Class?' Economic and Political Stakes of the Middle Income Group Expansion in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8657,226 +8532,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sa Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] AFD Research Papers Series no. 2019-94, AFD - Agence Française de Développement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages du mobile et performances économiques des micro et petites entreprises informelles à Dakar. Quels profils d’usagers pour quels segments de l’informel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eekhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet de recherche LAM-ORANGE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie de la classe moyenne brésilienne : identification, caractérisation et implications pour les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-André Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8905,357 +8780,357 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFD - Agence Française de Développement. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et implications pour les politiques publiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une exploration des usages des TIC au sein des micro et petites entreprises informelles de Dakar. Note méthodologique sur l’enquête quantitative et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eekhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] AFD - Agence Française de Développement. 2018, pp.2018 - 71</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Projet de recherche LAM-ORANGE 2016-2018. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147840v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration des usages des TIC au sein des micro et petites entreprises informelles de Dakar. Note méthodologique sur l’enquête quantitative et premiers résultats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réveil des classes moyennes ivoiriennes ? Identification, caractérisation et implications pour les politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Projet de recherche LAM-ORANGE 2016-2018. 2018</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AFD - Agence Française de Développement. 2018, pp.2018 - 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148201v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC : une réponse au défi du développement des micro et petites entreprises informelles en Afrique sub-saharienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eekhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Projet de recherche LAM-ORANGE 2016-2018. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9265,114 +9140,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encastrement, réseaux sociaux et dynamique des micro et petites entreprises informelles en milieu urbain africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Montesquieu (Bordeaux 4), 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010BOR40070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04485468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9519,51 +9394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Schlegel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berrou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Djibo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piveteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2024.06.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1787" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rougier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combarnous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darbon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2022.105988" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03611544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Onibon Doubogan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Faur&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Combarnous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2020.1711365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2019.1627573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062819ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-017-0093-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondard-Delcroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2017.1349330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.263.0226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2010.547937" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpy L&#233;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piveteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Archambaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Delpy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delpy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760650664-004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-sociologique-de-l-entrepreneuriat--9782724616408-page-227.htm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381890v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147511v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Asli Danis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Girollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sa Le" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04485468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010BOR40070" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deguilhem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Schlegel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berrou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Djibo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piveteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2024.06.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1787" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rougier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combarnous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darbon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2022.105988" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03611544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Onibon Doubogan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.245.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Faur&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Combarnous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.219.0105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2020.1711365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2019.1627573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062819ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondard-Delcroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2017.1349330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-017-0093-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.263.0226" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2010.547937" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507570v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637188v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpy L&#233;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276376v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piveteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799682v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547455v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152360v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Delpy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Archambaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delpy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760650664-004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-sociologique-de-l-entrepreneuriat--9782724616408-page-227.htm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918286v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507441v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Girollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Asli Danis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sa Le" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148201v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04485468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010BOR40070" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>