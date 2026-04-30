--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -3251,319 +3251,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a serotonin 4 receptor radiotracer with decreased lipophilicity for single photon emission computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rapid Entry to Diverse γ‐Ylidenetetronate Derivatives through Regioselective ­Bromination of Tetronic Acid Derived γ‐Lactones and Metal‐Catalyzed Postfunctionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fresneau</w:t>
+                <w:t xml:space="preserve">H. Yanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Dumas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Ballandonne</w:t>
+                <w:t xml:space="preserve">G. Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.03.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (28), pp.6259-6269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011103v1</w:t>
+                <w:t xml:space="preserve">hal-02046144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rapid Entry to Diverse γ‐Ylidenetetronate Derivatives through Regioselective ­Bromination of Tetronic Acid Derived γ‐Lactones and Metal‐Catalyzed Postfunctionalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chopin</w:t>
+                <w:t xml:space="preserve">Design of a serotonin 4 receptor radiotracer with decreased lipophilicity for single photon emission computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yanai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Iikawa</w:t>
+                <w:t xml:space="preserve">Christine Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pilet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+                <w:t xml:space="preserve">Céline Ballandonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (28), pp.6259-6269. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.386-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046144v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First efficient synthesis of SF 5 -substituted pyrrolidines using 1,3-dipolar cycloaddition of azomethine ylides with pentafluorosulfanyl-substituted acrylic esters and amides</w:t>
               </w:r>
@@ -4053,4895 +4053,4907 @@
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (34), pp.4833-4836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2014.06.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hetero-Diels-Alder reactions of perfluoroalkyl thioamides with electron-rich 1,3-dienes: synthesis of new 2-aminosubstituted-3,6-dihydro-2H-thiopyrans and related compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (4), pp.1322-1336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2012.11.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New route to the 5-((arylthio- and heteroarylthio)methylene)-3-(2,2,2-trifluoroethyl)-furan-2(5H)-ones--key intermediates in the synthesis of 4-aminoquinoline γ-lactams as potent antimalarial compounds.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+                <w:t xml:space="preserve">Synthesis of substituted diazino[c]quinolin-5(6H)-ones, diazino[c]isoquinolin-6(5H)-ones, diazino[c]naphthyridin-6(5H)-ones and diazino[c]naphthyridin-5(6H)-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.08.108⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.5393-5400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.04.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996647v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of a 3-(2,2,2-trifluoroethyl)-γ-hydroxy-γ-lactam motif in the side chain of 4-aminoquinolines. Syntheses and antimalarial activities.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regioselective bromination of tetronic acid-derived c-lactones and metal-catalyzed post-functionalization: an efficient access to new c-ylidenetetronate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etsuji Okada</w:t>
+                <w:t xml:space="preserve">Shinya Likawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Albrieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (1), pp.73-83. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4577-4581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm301076q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996641v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of substituted diazino[c]quinolin-5(6H)-ones, diazino[c]isoquinolin-6(5H)-ones, diazino[c]naphthyridin-6(5H)-ones and diazino[c]naphthyridin-5(6H)-ones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporation of a 3-(2,2,2-trifluoroethyl)-γ-hydroxy-γ-lactam motif in the side chain of 4-aminoquinolines. Syntheses and antimalarial activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etsuji Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.04.104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (1), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm301076q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01015241v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective bromination of tetronic acid-derived c-lactones and metal-catalyzed post-functionalization: an efficient access to new c-ylidenetetronate derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pilet</w:t>
+                <w:t xml:space="preserve">New route to the 5-((arylthio- and heteroarylthio)methylene)-3-(2,2,2-trifluoroethyl)-furan-2(5H)-ones--key intermediates in the synthesis of 4-aminoquinoline γ-lactams as potent antimalarial compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.106⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (22), pp.6167-6171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015236v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Brønsted acid-catalyzed diastereo- and enantioselective synthesis of CF3-substituted aziridines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (76), pp.9471-9473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cc35246j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polyfluoroalkyl containing thiopyran derivatives and their applications in fluoroorganic chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergyi A Siry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Timoshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137, pp.6-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2012.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of amino acid moiety accessibility on the chiral recognition of cyclodextrin-amino acid mixed selectors in enantioselective gas chromatography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1270, pp.254-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diels-Alder reactions of perfluoroketene dithioacetals with electron-rich 1,3-dienes: a new access to polysubstituted aromatic sulfides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergyi Mykhaylychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismund Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68 (41), pp.8663-8669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2012.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Generation Calix[6]trenamides - Highly Selective Graftable Receptors for Neutral Guests and Contact Ion Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lascaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ghostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (27), pp.5272-5278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201100673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient preparation of enantiomerically pure α-aryl-α-trifluoromethylglycines via Auto Seeded Programmed Polythermic Preferential Crystallization of 5-aryl-5-trifluoromethylhydantoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrik Massif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wermester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (1), pp.12-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New and old NMR experiments for the resonance assignment of complex oligosaccharides-application to a cyclodextrin derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plainchont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (12), pp.781-787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.2828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected Heterocyclic Products from Cycloaddition Reactions of Nonsymmetrical Allenyl Aldoketazines with Substituted Alkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Galeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Potacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (2), pp.392-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201001044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethyl 3-[(ethylthio)carbonyl]-4,4,5,5,5-pentafluoropentanoate: a building block towards trifluoromethyl pyrazoles and pyrimidin-4-ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Portella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (13), pp.1849-1852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0030-1260976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, structure and affinity of novel 3-alkoxy-1,2-dihydro-3H-1,4-benzodiazepin-2-ones for CNS central and peripheral benzodiazepine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Andronati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Semenishyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pavlovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Simonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Makan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (4), pp.1346 - 1351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex hull: a new method to determine the separation space used and to optimize operating conditions for comprehensive two-dimensional gas chromatography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Semard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1217 (33), pp.5449-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2010.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First synthesis of 2-aminosubstituted-2-perfluoroalkyl-3,6-dihydro-2H-thiopyrans by hetero-Diels-Alder reactions of fluorinated thioamides under microwave heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S Mikhailichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuryi G Shermolovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (6), pp.990-993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.12.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative scheme for the multiplexed acquisition of 1D and 2D NMR spectra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plainchont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmr.2010.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of (2,2,2-trifluoroethyl) substituted pyridazin-3(2H)-ones and 1,5-dihydropyrrol-2-ones from α,β-unsaturated γ-lactones and hydrazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Mykhaylychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Shermolovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (4), pp.418-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(l)- or (d)-Valine tert-butylamide grafted on permethylated β-cyclodextrin derivatives as new mixed binary chiral selectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1216 (18), pp.4051 - 4062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.02.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèses et applications des oxophosphonates en chimie organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Memmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (9), pp.963 - 1001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2008.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards bis(acylsilanes) and cyclic unsaturated acylsilanes via metathesis: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hammaecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Portella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65 (28), pp.5527 - 5534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2009.02.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation and chlorination reactions of perfluoroketene-N,S-acetals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Mykhaylychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Shermolovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (10), pp.878 - 885. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2009.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desymmetrization of a meso-allylic acetal by enantioselective conjugate elimination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (5), pp.729-732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol702877j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect and direct approaches in the synthesis of a new mono-6-O-benzyl methylated γ-cyclodextrin as chiral selector for enantioselective gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (3), pp.348 - 357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of comprehensive two-dimensional gas chromatography for the broad screening of hazardous contaminants in urban wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Semard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (12), pp.1983 - 1989. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 3-(2,2,2-trifluoroethyl)-5-hydroxy-5-(phenylsulfanyl- or phenylsulfonyl-methyl)-1,5-dihydropyrrol-2-ones starting from α,β-unsaturated γ-lactones and primary amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluoride-induced coupling of perfluoroketene dithioacetals with silyl alkynes: A way towards new polyfunctionalized trifluoromethyl building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tinant</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Gouault-Bironneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Portella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 128 (8), pp.931 - 937. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2007.03.020⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 128 (10), pp.1300 - 1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2007.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934763v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoride-induced coupling of perfluoroketene dithioacetals with silyl alkynes: A way towards new polyfunctionalized trifluoromethyl building blocks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of new 3-(2,2,2-trifluoroethyl)-5-hydroxy-5-(phenylsulfanyl- or phenylsulfonyl-methyl)-1,5-dihydropyrrol-2-ones starting from α,β-unsaturated γ-lactones and primary amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Portella</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Shermolovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Mykhaylychenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 128 (10), pp.1300 - 1305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2007.07.014⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 128 (8), pp.931 - 937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2007.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934786v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluoroketene dithioacetals and perfluorodithiocarboxylic acid derivatives: Versatile tools for organofluorine synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Portella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muzard Murielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Portella</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Grellepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (5), pp.500 - 508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of aryltrifluoromethylpyridazines application to the synthesis of rod-like molecules as liquid crystals diazines part 46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Achelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Portella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (5), pp.1243-1249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jhet.5570430516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary gas chromatographic properties of three new mono-ester permethylated β-cyclodextrin derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Combret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 560 (1-2), pp.207 - 217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2005.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetric response of ferrocene-grafted mesoporous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Delacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51 (28), pp.6373-6383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new 4-(1-ethylthio-2,2,2-trifluoroethyl)-6-methylpyridazin-3(2H)-ones starting from S-ethyl 4-oxo-2-(pentafluoroethyl)pentanethiolate and hydrazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Dinoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 127 (1), pp.101 - 107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of ethoxylated fatty chains of anionic surfactants and determination of residual ethoxylated fatty alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Saluden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 384 (6), pp.1409 - 1415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-005-0291-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Trifluoromethylated Furans, Dihydrofurans and Butenolides Starting from γ-Ketothioesters and Diisopropylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kikelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Portella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.1050 - 1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2006-926352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New intra–intermolecular criss-cross cycloaddition of unsymmetrical allenylazines with alkynes leading to three fused five-membered heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Nečas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Baillia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (9), pp.2387 - 2393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2005.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicomponent Synthesis of Fluorine‐Containing Bioactive Compounds and Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivette Morales‐salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Islas‐jácome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo D Herrera‐zuñiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Couve‐bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8950,74 +8962,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28 (38), pp.e202500572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202500572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9027,51 +9039,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of alpha(trifluoromethyl)acrylates by ligand-free palladium-catalyzed Mizoroki-Heck reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9126,142 +9138,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-catalyzed directed introduction of a-CF3-vinyl group by C-H bond functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Katholieke Universiteit Leuven - Institute of Organic Chemistry and Biochemistry, Mar 2018, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of α-Trifluoromethylacrylates by Ligand-Free Palladium-Catalyzed Mizoroki-Heck Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9303,668 +9315,668 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of CF3-vinylstyrenes and CF3-buta-1,3-dienes by palladium-catalyzed directed introduction of a-CF3-vinyl group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shanghai Institute of Organic Chemistry, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">g-Hydroxy- g- lactam derivated tetramates as a new family of antimalarials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chopin N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Likawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picot S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Consortium anti-parasitaire et anti-fongique (8, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-catalyzed directed introduction of a-CF3-vinyl group by C-H bond functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hangzhou Normal University, Jun 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fudan University, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nanjing Normal University, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction directe du groupement a-CF3-vinyl par fonctionalisation de la liaison C(sp2)-H catalysée par le palladium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de chimie moléculaire de Reims (ICMR, UMR 7312), May 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-selective palladium-catalysed C-H radio-iodination: a new access to radiotracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubost E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hébert A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbey P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd-catalysed trifluoromethylthiolation of unsaturated compounds: a general approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu-Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10023,211 +10035,211 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline lactam derivatives - Application as potential anti-malarial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shanghai Institute of Technology, Aug 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bromofluoroalkenes and fluoroacrylates: two key building blocks towards the functionalization of aryl and heteroaryl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Organic Chemistry and Biochemistry, Mar 2017, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed directed Introduction of CF3 containing building block by direct C-H bond functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10282,612 +10294,612 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shanghai Institute of Organic Chemistry - Laboratory of Organofluorine Chemistry, Aug 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shanghai Chinese Traditional Medical University, Jun 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline lactam derivatives - Application as potential anti-malarial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fudan University, Aug 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, properties and some applications of fluorinated molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UC Leuven-Limburg, Mar 2017, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nitrogen containing heterocycles starting from perfluoroketene dithioacetals and g-ketothioesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universiteit Gent, Mar 2017, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of new iodinated diazaphenanthridines : application to the developement of new potential 5-HT4R SPECT radiotracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournier B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davis A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millet P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratory of Organosilicon Chemistry and Material Technology, Aug 2017, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of CF3 containing building block by direct C-H bond functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10942,668 +10954,668 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of new iodinated diazaphenanthridines as potent 5-HT4R SPECT radiotracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournier B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davis A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millet P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young research fellow meeting (24, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nanjing University of Technology, Aug 2017, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bromofluoroalkenes and fluoroacrylates as key building blocks towards the functionalization of aryl and heteroaryl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Sciences of Czech Republic - Institute of Organic Chemistry and Biochemistry, Apr 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion of few examples of fluorinated biologically active compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karlstads universitet, Nov 2016, Karlstad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and properties of fluorinated molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karlstads universitet, Nov 2016, Karlstad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and properties of a,b-unsaturated carbonyl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University College Leuven-Limburg, Mar 2016, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérocycles azotés dérivés d'acides tétramiques et de pyrimidines comme nouveaux agents anti-infectieux : activité antipaludique et anti-pneumocystose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chopin N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Bernard P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoït J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rhône-Alpes des biomolécules (5, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoroalcénylation d'aryles et d'hétéroaryles à partir de fluoroacrylates par couplages pallado- et/ou cupro-catalysés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11645,156 +11657,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and reactivity of a,b-unsaturated carbonyl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brno University Technology, Apr 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline gamma-lactams - Biological evaluation as possible anti-malarial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11839,819 +11851,819 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Czech Vltava Chemistry Meeting (7, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orléans, France. 31 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-building blocks - Development of new approaches to SF5-nitrogen containing heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne Ardennes, Oct 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and reactivity of a,b-unsaturated carbonyl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University College Leuven-Limburg, Mar 2016, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux dérivés antipaludiques dérivés de acides gamma-hydroxy tétramiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline lactams - biological evaluation as possible anti-malarial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Consortium anti-parasitaire et anti-fongique (6, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">French-Czech Vltava Chemistry Meeting (7, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379237v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline lactams - biological evaluation as possible anti-malarial agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouveaux dérivés antipaludiques dérivés de acides gamma-hydroxy tétramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chopin N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Likawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picot S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu A.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Czech Vltava Chemistry Meeting (7, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées du Consortium anti-parasitaire et anti-fongique (6, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385229v1</w:t>
+                <w:t xml:space="preserve">hal-02379237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated mixed aminoquinoline lactam derivatives as Chloroquine-based drugs for the treatment of malaria</w:t>
+                <w:t xml:space="preserve">New synthetic approaches for the introduction of SF5-group into pyrrolidines and isoxazolidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karlstads universitet, Nov 2016, Karlstad, Sweden</w:t>
+              <w:t xml:space="preserve">, Brno University Technology, Apr 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391563v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthetic approaches for the introduction of SF5-group into pyrrolidines and isoxazolidines</w:t>
+                <w:t xml:space="preserve">Fluorinated mixed aminoquinoline lactam derivatives as Chloroquine-based drugs for the treatment of malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brno University Technology, Apr 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Karlstads universitet, Nov 2016, Karlstad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392794v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthetic approaches for the introduction of SF5-group into pyrrolidines and isoxazolidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Mar 2016, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic principles and selected reactions in organosilicon chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brno University Technology, Apr 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, properties and applications of some monofluoro- and trifluoromethyl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Mar 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of new fluorinated fused tricyclic diazines as ligands for 5-HT4 serotoninergic receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brno University Technology, Apr 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo- and regiocontrolled fluoroalkenylation of heteroarenes by C-H activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12710,250 +12722,250 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole de catalyse chimie des architectures moléculaires multifonctionnelles et des matériaux (CHARMMMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Valençay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SF5-building blocks and their use in 1,3-dipolar cycloaddition reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of new pentafluorinated heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Falkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brno University Technology, Apr 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Symposium on Fluorine Chemistry (ISFC, 21, 2015) - International Symposium on Fluorous Technologies (ISoFT, 6, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Côme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395608v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new pentafluorinated heterocycles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of SF5-building blocks and their use in 1,3-dipolar cycloaddition reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Fluorine Chemistry (ISFC, 21, 2015) - International Symposium on Fluorous Technologies (ISoFT, 6, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Côme, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brno University Technology, Apr 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378890v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo- and regiocontrolled fluoroalkenylation of heteroarenes by C-H activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13012,73 +13024,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Heteroatom Chemistry (11, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo- and regiocontrolled fluoroalkenylation of heteroarenes by C-H activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13137,5715 +13149,5715 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-building blocks - Development of synthetic approaches to new SF5-nitrogen containing heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masaryk University, Apr 2015, Masaryk, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of novel fluorinated aminoquinoline lactam derivatives - application as potential antimalarial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Organic Chemistry and Biochemistry, Apr 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the synthesis of SF5-building blocks and their use in 1,3-dipolar cycloaddition reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Mar 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de phases stationnaires de type sol-gel à base de dérives de calix[6]arène pour des applications en chromatographie en phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SEP-09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GCxGC–TOF-MS, a novel approach for the screening of emerging contaminants in urban wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Semard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vergriete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting on Environmental Chemistry, EMEC10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles Phases stationnaires polyvalentes pour la chromatographie gazeuse énantiosélective : (L)-valine-tertbutylamide-β-cyclodextrine perméthylée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées André Collet de la Chiralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scheme for the multiplexed acquisition of 1D and 2D NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plainchont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Molecule NMR Conference, SMASH 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(L)-valine-tertbutylamide permethylated β-cyclodextrin: verstaile tools for gas chromatography enantioseparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Chemistry of nitrogen containing heterocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Kharkov, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la GCxGC à l'analyse de matrices environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Semard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Semard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club de Chromatographie d’Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and gas chromatography applications of new mixed cyclodextrin – amino acid selectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Chemistry of nitrogen containing heterocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Kharkov, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux sélecteurs ‘mixtes’ cyclodextrine-acide aminé pour la chromatographie en phase gazeuse énantiosélective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SEP-09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de dérivés de calix[6]arène fonctionnalisés par un bras triéthoxysilyle en vue d’applications en chromatographie gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées du Club Français des Cyclodextrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de phases stationnaires de type sol-gel. Applications à des phases stationnaires à base de calixarènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club de Chromatographie du Val de Seine CCVS-AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel fluorinated pyrimidines and pyridazines: synthesis and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kazakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bentoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ramondenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Winter Fluorine Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(L)-valine-tert-butylamide-permethylated β-cyclodextrin : verstaile tools for gas chromatography enantioseparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 4-(2,2,2-trifluoroethyl)-pyridazin-3-ones and -lactams by ring opening-ring closure of unsaturated -lactones in the presence of hydrazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mykhaylychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.G. Shermolovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur la Chimie Organique du Fluor (CFCOF-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of permethylated mono-6-(R or S)-valine-tert-butylamide-β-cyclodextrin. Application as chiral selectors for enantioselective gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth Anglo-Norman Organic Colloqium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 4-(2,2,2-trifluoroethyl)-pyridazin-3-ones and -lactams by ring opening-ring closure of unsaturated -lactones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mykhaylychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.G. Shermolovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and affinity for benzodiazepine receptors of 3-(2-methoxy)ethoxy-5-phenyl-1,2-dihydro-3H-1,4-benzodiazepin-2-one enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Pavlovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. A. Simonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gdaniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yu. Makan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Supramolecular and Nanochemistry toward applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Kharkov, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new mono-6-O-benzyl methylated -cyclodetrin from -cyclodextrin (indirect approach) or native -cyclodetrin (direct approach). Application as a chiral selector for gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth Anglo-Norman Organic Colloqium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de dérivés de - et -cyclodextrines à partir d’un polysaccharide linéaire (homologation – macrocyclisation) ou d’une cyclodextrine native. Comparaison des 2 stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Pluridisciplinaire sur les Glucides (GLUCIDOC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Cap Horn, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et cristallisation préférentielle de 5-aryl-5-trifluorométhylhydantoïnes racémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Wermester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Querniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur la Chimie Organique du Fluor (CFCOF-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new mono-6-O-benzyl methylated -cyclodetrin by indirect approach and use as a chiral selector for enantioselective gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées du Club Français des Cyclodextrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New calix[6]arene based HPLC stationnary phases for separation of aromatic positional isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth Anglo-Norman Organic Colloqium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèses de nouvelles phases stationnaires chirales à base de dérivés de β-cyclodextrine, Applications en chromatographie en phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées du Club Français des Cyclodextrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements analytiques pour la chromatographie ionique capillaire et contribution à l’étude des mécanismes de rétention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Francophone des Sciences Séparatives (AFSep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de dérivés monofonctionnalisés de β-cyclodextrine, un challenge !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Franco-belges de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de matrices environnementales complexes en GCxGC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Semard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Semard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée francophone de chromatographie en phase gazeuse multidimensionnelle – GCxGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse diastéréosélective one-pot de diols benzyliques et étude chromatographique de leurs mécanismes de reconnaissance sur une phase stationnaire à base de cyclodextrinée perméthylée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louarradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Franco-belges de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new (2,2,2-trifluoroethyl) -lactones, -lactams and pyridazin-3-ones starting from -ketothioesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Symposium on Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nouveaux sélecteurs chiraux à base de -cyclodextrines en vue d’applications en chromatographie en phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande Chimie-Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new monofunctionalized β-cyclodextrins for enantioselective gas chromatography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Agasse</w:t>
+                <w:t xml:space="preserve">Choix de la phase stationnaire et du mode de détection pour l’analyse HPLC de tensio-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Ukrainian Conference on Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Chernigiv, Ukraine</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande Chimie-Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944564v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix de la phase stationnaire et du mode de détection pour l’analyse HPLC de tensio-actifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new monofunctionalized β-cyclodextrins for enantioselective gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stephany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande Chimie-Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">21th Ukrainian Conference on Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Chernigiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944607v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, caractérisation et applications chromatographiques de β-cyclodextrines substituées par des acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Club Valorisation des Cyclodextrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nouvelles phases stationnaires chirales à base de dérivés de cyclodextrines. Applications en chromatographie en phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées du Club Français des Cyclodextrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nouveaux sélecteurs chiraux à base de β-cyclodextrines en vue d’applications en chromatographie en phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Franco-belges de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of complex environmental matrices in GCxGC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Semard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Semard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalian International Symposia and Exhibition on Chromatography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative et intérêt des phases stationnaires dédiées à l’analyse de tensio-actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Francophone des Sciences Séparatives (AFSep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse diastéréosélective « one-pot » de diols benzyliques symétriques et non symétriques par voie magnésienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Combret</w:t>
+                <w:t xml:space="preserve">Caractérisation de tension-actifs en HPLC-UV après dérivation au chlorure de 2-furoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande Chimie-Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944714v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de tension-actifs en HPLC-UV après dérivation au chlorure de 2-furoyle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cardinael</w:t>
+                <w:t xml:space="preserve">Synthèse diastéréosélective « one-pot » de diols benzyliques symétriques et non symétriques par voie magnésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louarradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande Chimie-Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944716v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de dérivés de cyclodextrine, applications à la chromatographie en phase gazeuse énantiosélective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres Franco-belges de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of aryltrifluoromethylpyridazines. Applications to the synthesis of rod-like molecules as liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Achelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Plé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Photoresponsive Organics and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Val Thorens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two efficient routes for the resolution of (+/-) 5-phenyl-5-trifluoromethylhydantoin: (1) the Pasteurian method (2) the Auto Seeded Preferential Crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIème JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on Preferential Crystallization of (+/-) 5-phenyl-5-trifluoromethylhydantoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Halle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse diastéréosélective « one-pot » de diols benzyliques symétriques et non symétriques par voie magnésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louarradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. –c. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande Chimie – Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de cristaux liquides calamitiques à motif pyridazinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Achelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Sigma Aldrich Jeunes Chimistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et dédoublement de la 5-phényl-5-trifluorométhylhydantoïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque Francophone sur la Chimie Organique du Fluor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsymmetrical allenylazines as useful adducts for syntheses of new heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Blue Danube Symposium on Heterocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de cristaux liquides à motif trifluorométhylpyridazinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Achelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque Francophone sur la Chimie Organique du Fluor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and reactivity of new CF3-containing lactams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dinoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Romanian International Conference on Chemistry and Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18855,176 +18867,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metal–Free Stereospecific Access to (E)-(1-fluoro-2-arylvinyl)phosphine Borane Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français de la Chimie du Fluor (CFCF, 2, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-catalyzed fluoroalkenylation of arenes and hetarenes: stereospecific Mizoroki-Heck reaction and decarboxylative/C-H functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19066,73 +19078,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français de la Chimie du Fluor (CFCF, 2, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoroalkenylation of arene and heteroarene from fluoroacrylates by copper and palladium catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19174,73 +19186,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (BOSS, 15, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-catalyzed fluoroalkenylation of arenes and hetarenes: stereospecific Mizoroki-Heck reaction and decarboxylative/C-H functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19282,51 +19294,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bremen Fluorine Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19336,254 +19348,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between conventional and comprehensive GC for the search of 58 target compounds and screening of undesiderable polluants in an environmental complex matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Semard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theo Van den Hoven; Christian Kazner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNEAU: Safe Drinking Water from Source to Tap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, pp.145 - 157, 2009, 9781843392750 eISBN:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluoroketene Dithioacetals: Versatile Building Blocks toward Trifluoromethyl Heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Portella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vadim A. Soloshonok. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluorine-Containing Synthons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 911, American Chemical Society, pp.232-247, 2005, ACS Symposium Series, 9780841239111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId503"/>
+      <w:footerReference w:type="default" r:id="rId504"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19730,51 +19742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Long Yu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Jiu Wen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wen Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c03553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05535180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Barreto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Solomin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh&#8208;benard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve&#8208;bonnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Ouellet-Du Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2024.110386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Xiao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201901446" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pigr&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103582" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benoist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611884" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlinquer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.08.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu-Yi Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801071" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Fen Bai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bouazzaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rous&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kajima Mulengi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701709" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moniot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Malleret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Yegorova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lehecq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoarau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700505" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02384" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Gaumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lohier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morlet-Savary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09673E" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b03571" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iikawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.09.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR93XRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501217" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6W83HV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mukan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.09.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02213D" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fresneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fossey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-924NHCF5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yanai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500663" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2VD9VV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Falkowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jubault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra14075c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Y. Laurent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.08.050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G305Z9XS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Harnisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Galeta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Potacek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.j&#64258;uchem.2013.12.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.06.117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.11.086" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P2JDG6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.08.108" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZGR53V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996641v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuji Okada" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301076q" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.104" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCMFJD9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Likawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.106" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNHZ49CR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Chai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35246j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergyi A Siry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timoshenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.02.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVX5Q1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stephany" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.10.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V74V90V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergyi Mykhaylychenko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28MW97M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017956v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lascaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delahousse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ghostin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100673" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG8TJ8VC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017766v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wermester" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.11.029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD8GBGL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931156v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plainchont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2828" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5T8ZRX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017804v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Man" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001044" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPDGXT2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brul&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Portella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260976" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Andronati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Semenishyna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pavlovsky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Simonov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Makan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.12.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB573Q3J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991926v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Bruchet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.06.048" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MT45W7Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S Mikhailichenko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi G Shermolovich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.12.064" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCD9TPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wieruszeski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.06.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Q84147-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932682v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Mykhaylychenko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Shermolovich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.01.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX64ZSB0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephany" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nuzillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.02.090" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2RFZJWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932710v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Atmani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Memmou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.10.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932923v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.02.085" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3K5KNWF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.06.019" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XZ73TJ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Combret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702877j" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933158v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.01.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74ZX8L5F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933117v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.615" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.03.020" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH28ZFDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934786v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Nocentini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gouault-Bironneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.07.014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M37269B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934816v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzard Murielle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grellepois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570430516" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8ZNZ570-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935398v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Combret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.12.031" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ0ZRST7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941950v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.04.042" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DMBCL0W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dinoiu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.11.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W67ZC9D9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935407v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morvan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saluden" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0291-3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWDS1JZD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935482v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kikelj" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-926352" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ne&#269;as" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baillia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.01.020" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90HBLT9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505487v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Morales&#8208;salazar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Islas&#8208;j&#225;come" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D Herrera&#8208;zu&#241;iga" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500572" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413228v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393061v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389283v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393992v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389204v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medebielle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chopin N." TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot S." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393053v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394296v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394307v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391627v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389257v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubost E." TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist F" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert A." TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbey P." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389266v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392855v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391045v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389292v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394279v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394288v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395582v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395569v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395479v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381063v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournier B." TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis A." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet P." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cailly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394250v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381038v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380919v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394275v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391034v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391539v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393963v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393978v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380236v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard P." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t J." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380276v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393947v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395590v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393972v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379237v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu A.-L." TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385229v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391563v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392794v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392781v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390843v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395550v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391461v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378577v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395608v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378890v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378841v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395604v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395601v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393643v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944099v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahousse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944129v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Semard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergriete" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944134v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944147v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944141v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944165v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944145v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944094v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944122v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944210v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944218v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kazakova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bentoumi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramondenc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pl&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944170v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944403v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mykhaylychenko" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Shermolovich" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944406v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944394v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944332v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Pavlovsky" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Simonov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gdaniec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Makan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944418v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaise" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944429v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944399v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wermester" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944225v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944410v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riboulet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944224v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944614v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brault" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944630v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944642v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944640v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louarradi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944575v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944610v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944564v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944607v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944591v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944446v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944637v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944578v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944621v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hubert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944714v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944716v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944717v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944721v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Achelle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turck" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945222v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945171v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945284v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#8211;c. Combret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945124v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945211v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945181v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Man" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potacek" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945203v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portella" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945186v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dinoiu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543394v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543384v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543362v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543348v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937855v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938033v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Long Yu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Jiu Wen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wen Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c03553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05535180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Barreto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Solomin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh&#8208;benard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve&#8208;bonnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Ouellet-Du Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2024.110386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Xiao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201901446" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pigr&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103582" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benoist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611884" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlinquer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.08.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu-Yi Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801071" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Fen Bai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bouazzaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rous&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kajima Mulengi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701709" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moniot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Malleret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Yegorova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lehecq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoarau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700505" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02384" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Gaumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lohier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morlet-Savary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09673E" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b03571" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iikawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.09.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR93XRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501217" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6W83HV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mukan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.09.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02213D" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yanai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500663" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2VD9VV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fresneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fossey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-924NHCF5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Falkowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jubault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra14075c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Y. Laurent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.08.050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G305Z9XS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Harnisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Galeta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Potacek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.j&#64258;uchem.2013.12.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.06.117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z81ZNBJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.11.086" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P2JDG6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCMFJD9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Likawa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.106" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNHZ49CR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuji Okada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301076q" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.08.108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZGR53V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Chai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35246j" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016368v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergyi A Siry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timoshenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.02.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVX5Q1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996402v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stephany" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.10.029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V74V90V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergyi Mykhaylychenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.054" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28MW97M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017956v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lascaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delahousse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ghostin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100673" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG8TJ8VC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017766v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wermester" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.11.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD8GBGL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931156v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plainchont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2828" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5T8ZRX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Man" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001044" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPDGXT2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017865v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brul&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Portella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260976" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Andronati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Semenishyna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pavlovsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Simonov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Makan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.12.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB573Q3J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Bruchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.06.048" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MT45W7Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S Mikhailichenko" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi G Shermolovich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.12.064" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCD9TPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wieruszeski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.06.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Q84147-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Mykhaylychenko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Shermolovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.01.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX64ZSB0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932905v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephany" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nuzillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.02.090" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2RFZJWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Atmani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Memmou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.10.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932923v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.02.085" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3K5KNWF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.06.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XZ73TJ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Combret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702877j" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933158v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaise" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.01.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74ZX8L5F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933117v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.615" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934786v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Nocentini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gouault-Bironneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.07.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M37269B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934763v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.03.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH28ZFDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934816v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzard Murielle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grellepois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570430516" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8ZNZ570-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935398v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Combret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.12.031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ0ZRST7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941950v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.04.042" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DMBCL0W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935486v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dinoiu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.11.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W67ZC9D9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935407v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morvan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saluden" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0291-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWDS1JZD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935482v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kikelj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-926352" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935593v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ne&#269;as" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baillia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.01.020" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90HBLT9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505487v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Morales&#8208;salazar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Islas&#8208;j&#225;come" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D Herrera&#8208;zu&#241;iga" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500572" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413228v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389283v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393992v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389204v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medebielle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chopin N." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot S." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393053v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394296v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394307v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391627v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389257v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubost E." TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist F" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert A." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbey P." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389266v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392855v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391045v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389292v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394279v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395582v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395569v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395479v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381063v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournier B." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis A." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet P." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cailly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394250v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381038v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380919v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394275v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391034v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391539v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393963v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393978v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380236v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard P." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t J." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380276v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393947v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395590v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393972v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385229v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379237v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu A.-L." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392794v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391563v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390843v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395550v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391461v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378577v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378890v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395608v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378841v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378607v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395604v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395601v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393643v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944099v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahousse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944129v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Semard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergriete" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944134v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944147v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944141v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944165v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944094v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944122v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944210v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944218v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kazakova" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bentoumi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramondenc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pl&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944170v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944403v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mykhaylychenko" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Shermolovich" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944394v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944332v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Pavlovsky" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Simonov" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gdaniec" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Makan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944418v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaise" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944429v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944399v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wermester" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944225v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944410v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riboulet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944224v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944614v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944630v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944642v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944640v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louarradi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944575v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944610v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944607v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944564v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944591v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944446v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944637v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944578v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944621v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944716v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944714v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944717v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944721v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Achelle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turck" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945222v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945171v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945284v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#8211;c. Combret" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945124v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945211v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945181v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Man" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potacek" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945203v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portella" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945186v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dinoiu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543394v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543384v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543362v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543348v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937855v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938033v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>