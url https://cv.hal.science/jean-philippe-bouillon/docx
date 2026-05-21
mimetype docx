--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo- and Regioselective Palladium-Catalyzed Internal Hydrosilylation of gem-Difluoroallenes to Access β-Fluorinated Vinylsilanes</w:t>
+                <w:t xml:space="preserve">Ball‐Milling Assisted Synthesis of Monofluoroalkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin-Long Yu</w:t>
+                <w:t xml:space="preserve">He Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-Jiu Wen</w:t>
+                <w:t xml:space="preserve">Shauna Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Xu</w:t>
+                <w:t xml:space="preserve">Vitalii Solomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
+                <w:t xml:space="preserve">Carole Dubouilh‐benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Wen Xu</w:t>
+                <w:t xml:space="preserve">Samuel Couve‐bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (16), pp.13747-13756. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (20), pp.e202500458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c03553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505541v1</w:t>
+                <w:t xml:space="preserve">hal-05535180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ball‐Milling Assisted Synthesis of Monofluoroalkenes</w:t>
+                <w:t xml:space="preserve">Chemo- and Regioselective Palladium-Catalyzed Internal Hydrosilylation of gem-Difluoroallenes to Access β-Fluorinated Vinylsilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Chen</w:t>
+                <w:t xml:space="preserve">Xin-Long Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shauna Barreto</w:t>
+                <w:t xml:space="preserve">An-Jiu Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalii Solomin</w:t>
+                <w:t xml:space="preserve">Zheng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dubouilh‐benard</w:t>
+                <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Couve‐bonnaire</w:t>
+                <w:t xml:space="preserve">Li-Wen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (20), pp.e202500458. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (16), pp.13747-13756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202500458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c03553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535180v1</w:t>
+                <w:t xml:space="preserve">hal-05505541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration towards the bromopentafluorosulfanylation reaction of terminal alkynes</w:t>
               </w:r>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 362 (4), pp.949-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -982,559 +982,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of C–H Radio-Iodination of N-Acylsulfonamides toward Implementation in Clinics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Babin</w:t>
+                <w:t xml:space="preserve">Synthesis of α-Trifluoromethylacrylates by Ligand-Free Palladium-Catalyzed Mizoroki-Heck Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Benoist</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Schlinquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1611884⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (4), pp.2072-2082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b03085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400013v1</w:t>
+                <w:t xml:space="preserve">hal-02075683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of α-Trifluoromethylacrylates by Ligand-Free Palladium-Catalyzed Mizoroki-Heck Reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pan Xiao</w:t>
+                <w:t xml:space="preserve">Improvements of C–H Radio-Iodination of N-Acylsulfonamides toward Implementation in Clinics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Schlinquer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Pigrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84 (4), pp.2072-2082. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (23), pp.4393-4400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b03085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1611884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075683v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed synthesis of 3-trifluoromethylated 1,3-dienes from acrylate derivatives and BTP</w:t>
+                <w:t xml:space="preserve">Pd-Catalyzed Trifluoromethylthiolation of Unsaturated Compounds: A General Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianjun Wang</w:t>
+                <w:t xml:space="preserve">Mu-Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Besset</w:t>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74 (41), pp.6033-6040. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Issue: C‐H Activation in Organic Synthesis, 2018 (44), pp.6167-6175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2018.08.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201801071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024541v1</w:t>
+                <w:t xml:space="preserve">hal-02024539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-Catalyzed Trifluoromethylthiolation of Unsaturated Compounds: A General Approach</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed synthesis of 3-trifluoromethylated 1,3-dienes from acrylate derivatives and BTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu-Yi Chen</w:t>
+                <w:t xml:space="preserve">Jianjun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Poisson</w:t>
+                <w:t xml:space="preserve">Tatiana Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Special Issue: C‐H Activation in Organic Synthesis, 2018 (44), pp.6167-6175. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (41), pp.6033-6040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201801071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2018.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024539v1</w:t>
+                <w:t xml:space="preserve">hal-02024541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Mediated Site-Selective C–H Radio-iodination</w:t>
               </w:r>
@@ -1546,64 +1546,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1648,693 +1648,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Enantioselective Synthesis of Highly Functionalized Pentafluorosulfanylated Pyrrolidines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of α-Fluorinated Acrylates by a Palladium-Catalyzed Decarboxylative Olefination Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Minh Ha Vuong</w:t>
+                <w:t xml:space="preserve">Ouafa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing-Fen Bai</w:t>
+                <w:t xml:space="preserve">Kevin Rousée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kajima Mulengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Li-Wen Xu</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201706167⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Issue: Organofluorine Chemistry in Europe, 2018 (27-28), pp.3705-3715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201701709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024540v1</w:t>
+                <w:t xml:space="preserve">hal-02024480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of α-Fluorinated Acrylates by a Palladium-Catalyzed Decarboxylative Olefination Reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of pyridazinone derivatives as potential anti-inflammatory agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Rousée</w:t>
+                <w:t xml:space="preserve">Chantal Barberot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Kajima Mulengi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+                <w:t xml:space="preserve">Aurélie Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Allart-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Malleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Yegorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201701709⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024480v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of pyridazinone derivatives as potential anti-inflammatory agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Allart-Simon</w:t>
+                <w:t xml:space="preserve">Catalytic Enantioselective Synthesis of Highly Functionalized Pentafluorosulfanylated Pyrrolidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurette Malleret</w:t>
+                <w:t xml:space="preserve">Thi Minh Ha Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana Yegorova</w:t>
+                <w:t xml:space="preserve">Xing-Fen Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Wen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146, pp.139-146. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (21), pp.5644-5651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201706167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024470v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Catalyzed Direct C–H Fluoroalkenylation of Pyridine N-Oxides and Related Derivatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pd-catalyzed diastereoselective trifluoromethylthiolation of functionalized acrylamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Besset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700505⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (19), pp.5106-5109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046292v1</w:t>
+                <w:t xml:space="preserve">hal-02046318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-catalyzed diastereoselective trifluoromethylthiolation of functionalized acrylamides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metal-Catalyzed Direct C–H Fluoroalkenylation of Pyridine N-Oxides and Related Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rousée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (19), pp.5106-5109. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (21), pp.3049-3054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046318v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed Synthesis of 3-Trifluoromethyl-Substituted 1,3-Butadienes by Means of Directed C-H Bond Functionalization</w:t>
               </w:r>
@@ -2359,51 +2359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2454,51 +2454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition metal-free stereospecific access to (E)-(1-fluoro-2-arylvinyl)phosphine borane complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,346 +2582,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereospecific Synthesis of Tri- and Tetrasubstituted α‑Fluoroacrylates by Mizoroki−Heck Reaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">7-Chloro-4-aminoquinoline γ-hydroxy-γ-lactam derived-tetramates as a new family of antimalarial compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b03571⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (21), pp.5308-5311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2016.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321218v1</w:t>
+                <w:t xml:space="preserve">hal-02046197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7-Chloro-4-aminoquinoline γ-hydroxy-γ-lactam derived-tetramates as a new family of antimalarial compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereospecific Synthesis of Tri- and Tetrasubstituted α‑Fluoroacrylates by Mizoroki−Heck Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rousée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.540-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b03571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2016.09.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02046197v1</w:t>
+                <w:t xml:space="preserve">hal-01321218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalysed Synthesis of !-(Trifluoromethyl)styrenes by Means of Directed C–H Bond Functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Yegorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3123,103 +3123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Catalyzed Direct C-H Fluoroalkenylation of Heteroarenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (1), pp.353-357. </w:t>
@@ -3251,483 +3251,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rapid Entry to Diverse γ‐Ylidenetetronate Derivatives through Regioselective ­Bromination of Tetronic Acid Derived γ‐Lactones and Metal‐Catalyzed Postfunctionalization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First efficient synthesis of SF 5 -substituted pyrrolidines using 1,3-dipolar cycloaddition of azomethine ylides with pentafluorosulfanyl-substituted acrylic esters and amides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yanai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Iikawa</w:t>
+                <w:t xml:space="preserve">Ewelina Falkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pilet</w:t>
+                <w:t xml:space="preserve">Philippe Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (28), pp.6259-6269. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (9), pp.6864-6868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ra14075c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046144v1</w:t>
+                <w:t xml:space="preserve">hal-01149543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a serotonin 4 receptor radiotracer with decreased lipophilicity for single photon emission computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rapid Entry to Diverse γ‐Ylidenetetronate Derivatives through Regioselective ­Bromination of Tetronic Acid Derived γ‐Lactones and Metal‐Catalyzed Postfunctionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fresneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Ballandonne</w:t>
+                <w:t xml:space="preserve">G. Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.03.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (28), pp.6259-6269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011103v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First efficient synthesis of SF 5 -substituted pyrrolidines using 1,3-dipolar cycloaddition of azomethine ylides with pentafluorosulfanyl-substituted acrylic esters and amides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a serotonin 4 receptor radiotracer with decreased lipophilicity for single photon emission computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewelina Falkowska</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+                <w:t xml:space="preserve">Céline Ballandonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.386-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra14075c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01149543v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-substituted isoxazolidines using 1,3-dipolar cycloaddition reactions of nitrones with pentaﬂuorosulfanyl acrylic esters and amides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Falkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,51 +3735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (42), pp.8067-8076. </w:t>
@@ -3959,90 +3959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mild and efﬁcient synthesis of new pentaﬂuorosulfanyl- substituted electron-deﬁcient alkenes and allylsilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Falkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4217,51 +4217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of substituted diazino[c]quinolin-5(6H)-ones, diazino[c]isoquinolin-6(5H)-ones, diazino[c]naphthyridin-6(5H)-ones and diazino[c]naphthyridin-5(6H)-ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4758,393 +4758,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Brønsted acid-catalyzed diastereo- and enantioselective synthesis of CF3-substituted aziridines.</w:t>
+                <w:t xml:space="preserve">Influence of amino acid moiety accessibility on the chiral recognition of cyclodextrin-amino acid mixed selectors in enantioselective gas chromatography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuo Chai</w:t>
+                <w:t xml:space="preserve">Olivier Stephany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc35246j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1270, pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996595v1</w:t>
+                <w:t xml:space="preserve">hal-00996402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of polyfluoroalkyl containing thiopyran derivatives and their applications in fluoroorganic chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Timoshenko</w:t>
+                <w:t xml:space="preserve">Chiral Brønsted acid-catalyzed diastereo- and enantioselective synthesis of CF3-substituted aziridines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cahard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (76), pp.9471-9473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc35246j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2012.02.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01016368v1</w:t>
+                <w:t xml:space="preserve">hal-00996595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of amino acid moiety accessibility on the chiral recognition of cyclodextrin-amino acid mixed selectors in enantioselective gas chromatography.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of polyfluoroalkyl containing thiopyran derivatives and their applications in fluoroorganic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Sergyi A Siry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Timoshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1270, pp.254-261. </w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137, pp.6-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2012.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996402v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diels-Alder reactions of perfluoroketene dithioacetals with electron-rich 1,3-dienes: a new access to polysubstituted aromatic sulfides</w:t>
               </w:r>
@@ -5270,590 +5270,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Generation Calix[6]trenamides - Highly Selective Graftable Receptors for Neutral Guests and Contact Ion Pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected Heterocyclic Products from Cycloaddition Reactions of Nonsymmetrical Allenyl Aldoketazines with Substituted Alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Galeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Lascaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Ghostin</w:t>
+                <w:t xml:space="preserve">Stanislav Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jabin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Potacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2011 (27), pp.5272-5278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100673⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 2011 (2), pp.392-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201001044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017956v1</w:t>
+                <w:t xml:space="preserve">hal-01017804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient preparation of enantiomerically pure α-aryl-α-trifluoromethylglycines via Auto Seeded Programmed Polythermic Preferential Crystallization of 5-aryl-5-trifluoromethylhydantoins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New and old NMR experiments for the resonance assignment of complex oligosaccharides-application to a cyclodextrin derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plainchont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+                <w:t xml:space="preserve">F. Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.11.029⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (12), pp.781-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017766v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New and old NMR experiments for the resonance assignment of complex oligosaccharides-application to a cyclodextrin derivative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second Generation Calix[6]trenamides - Highly Selective Graftable Receptors for Neutral Guests and Contact Ion Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delahousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ghostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Plainchont</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Jabin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2828⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (27), pp.5272-5278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931156v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Heterocyclic Products from Cycloaddition Reactions of Nonsymmetrical Allenyl Aldoketazines with Substituted Alkynes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juraj Galeta</w:t>
+                <w:t xml:space="preserve">Efficient preparation of enantiomerically pure α-aryl-α-trifluoromethylglycines via Auto Seeded Programmed Polythermic Preferential Crystallization of 5-aryl-5-trifluoromethylhydantoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wermester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Man</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Linol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (2), pp.392-398. </w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (1), pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201001044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017804v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethyl 3-[(ethylthio)carbonyl]-4,4,5,5,5-pentafluoropentanoate: a building block towards trifluoromethyl pyrazoles and pyrimidin-4-ones</w:t>
               </w:r>
@@ -5937,500 +5937,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and affinity of novel 3-alkoxy-1,2-dihydro-3H-1,4-benzodiazepin-2-ones for CNS central and peripheral benzodiazepine receptors</w:t>
+                <w:t xml:space="preserve">Convex hull: a new method to determine the separation space used and to optimize operating conditions for comprehensive two-dimensional gas chromatography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Andronati</w:t>
+                <w:t xml:space="preserve">Gaëlle Semard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Semenishyna</w:t>
+                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pavlovsky</w:t>
+                <w:t xml:space="preserve">Auguste Bruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuriy Simonov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1217 (33), pp.5449-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2010.06.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.12.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931303v1</w:t>
+                <w:t xml:space="preserve">hal-00991926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex hull: a new method to determine the separation space used and to optimize operating conditions for comprehensive two-dimensional gas chromatography.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First synthesis of 2-aminosubstituted-2-perfluoroalkyl-3,6-dihydro-2H-thiopyrans by hetero-Diels-Alder reactions of fluorinated thioamides under microwave heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S Mikhailichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Semard</w:t>
+                <w:t xml:space="preserve">Thierry Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+                <w:t xml:space="preserve">Yuryi G Shermolovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2010.06.048⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (6), pp.990-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.12.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991926v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First synthesis of 2-aminosubstituted-2-perfluoroalkyl-3,6-dihydro-2H-thiopyrans by hetero-Diels-Alder reactions of fluorinated thioamides under microwave heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, structure and affinity of novel 3-alkoxy-1,2-dihydro-3H-1,4-benzodiazepin-2-ones for CNS central and peripheral benzodiazepine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Andronati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Semenishyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey S Mikhailichenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+                <w:t xml:space="preserve">Victor Pavlovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Besson</w:t>
+                <w:t xml:space="preserve">Yuriy Simonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuryi G Shermolovich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Svetlana Makan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (6), pp.990-993. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (4), pp.1346 - 1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.12.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019603v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative scheme for the multiplexed acquisition of 1D and 2D NMR spectra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plainchont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,64 +6674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7124,420 +7124,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desymmetrization of a meso-allylic acetal by enantioselective conjugate elimination.</w:t>
+                <w:t xml:space="preserve">Indirect and direct approaches in the synthesis of a new mono-6-O-benzyl methylated γ-cyclodextrin as chiral selector for enantioselective gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Xu</w:t>
+                <w:t xml:space="preserve">Thomas Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Regnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol702877j⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (3), pp.348 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909869v1</w:t>
+                <w:t xml:space="preserve">hal-01933158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect and direct approaches in the synthesis of a new mono-6-O-benzyl methylated γ-cyclodextrin as chiral selector for enantioselective gas chromatography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Use of comprehensive two-dimensional gas chromatography for the broad screening of hazardous contaminants in urban wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Semard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Bruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.01.015⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (12), pp.1983 - 1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2008.615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01933158v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of comprehensive two-dimensional gas chromatography for the broad screening of hazardous contaminants in urban wastewaters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Desymmetrization of a meso-allylic acetal by enantioselective conjugate elimination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 57 (12), pp.1983 - 1989. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (5), pp.729-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2008.615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol702877j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933117v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoride-induced coupling of perfluoroketene dithioacetals with silyl alkynes: A way towards new polyfunctionalized trifluoromethyl building blocks</w:t>
               </w:r>
@@ -7926,556 +7926,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aryltrifluoromethylpyridazines application to the synthesis of rod-like molecules as liquid crystals diazines part 46</w:t>
+                <w:t xml:space="preserve">Synthesis of new 4-(1-ethylthio-2,2,2-trifluoroethyl)-6-methylpyridazin-3(2H)-ones starting from S-ethyl 4-oxo-2-(pentafluoroethyl)pentanethiolate and hydrazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+                <w:t xml:space="preserve">Vasile Dinoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Plé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Turck</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Portella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 127 (1), pp.101 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jhet.5570430516⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935307v1</w:t>
+                <w:t xml:space="preserve">hal-01935486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary gas chromatographic properties of three new mono-ester permethylated β-cyclodextrin derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Tisse</w:t>
+                <w:t xml:space="preserve">Voltammetric response of ferrocene-grafted mesoporous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Combret</w:t>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.12.031⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (28), pp.6373-6383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935398v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltammetric response of ferrocene-grafted mesoporous silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of aryltrifluoromethylpyridazines application to the synthesis of rod-like molecules as liquid crystals diazines part 46</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Delacôte</w:t>
+                <w:t xml:space="preserve">Alain Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Portella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (5), pp.1243-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.5570430516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2006.04.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941950v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new 4-(1-ethylthio-2,2,2-trifluoroethyl)-6-methylpyridazin-3(2H)-ones starting from S-ethyl 4-oxo-2-(pentafluoroethyl)pentanethiolate and hydrazines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capillary gas chromatographic properties of three new mono-ester permethylated β-cyclodextrin derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasile Dinoiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tinant</w:t>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+                <w:t xml:space="preserve">J.-C. Combret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 127 (1), pp.101 - 107. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 560 (1-2), pp.207 - 217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935486v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of ethoxylated fatty chains of anionic surfactants and determination of residual ethoxylated fatty alcohols</w:t>
               </w:r>
@@ -8513,51 +8513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 384 (6), pp.1409 - 1415. </w:t>
@@ -8731,311 +8731,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New intra–intermolecular criss-cross cycloaddition of unsymmetrical allenylazines with alkynes leading to three fused five-membered heterocycles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicomponent Synthesis of Fluorine‐Containing Bioactive Compounds and Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Nečas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+                <w:t xml:space="preserve">Ivette Morales‐salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Baillia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Harakat</w:t>
+                <w:t xml:space="preserve">Perla Islas‐jácome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo D Herrera‐zuñiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Couve‐bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2005.01.020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (38), pp.e202500572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935593v1</w:t>
+                <w:t xml:space="preserve">hal-05505487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent Synthesis of Fluorine‐Containing Bioactive Compounds and Drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New intra–intermolecular criss-cross cycloaddition of unsymmetrical allenylazines with alkynes leading to three fused five-membered heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivette Morales‐salazar</w:t>
+                <w:t xml:space="preserve">Marek Nečas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Islas‐jácome</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jubault</w:t>
+                <w:t xml:space="preserve">Henri Baillia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (9), pp.2387 - 2393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2005.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500572⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505487v1</w:t>
+                <w:t xml:space="preserve">hal-01935593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (97)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9066,77 +9066,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of alpha(trifluoromethyl)acrylates by ligand-free palladium-catalyzed Mizoroki-Heck reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Schlinquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9168,536 +9168,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed directed introduction of a-CF3-vinyl group by C-H bond functionalization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">g-Hydroxy- g- lactam derivated tetramates as a new family of antimalarials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chopin N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Likawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picot S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Katholieke Universiteit Leuven - Institute of Organic Chemistry and Biochemistry, Mar 2018, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Journées du Consortium anti-parasitaire et anti-fongique (8, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393061v1</w:t>
+                <w:t xml:space="preserve">hal-02389204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of α-Trifluoromethylacrylates by Ligand-Free Palladium-Catalyzed Mizoroki-Heck Reaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-catalyzed directed introduction of a-CF3-vinyl group by C-H bond functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hangzhou Normal University, Jun 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389283v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of CF3-vinylstyrenes and CF3-buta-1,3-dienes by palladium-catalyzed directed introduction of a-CF3-vinyl group</w:t>
+                <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Shanghai Institute of Organic Chemistry, Jun 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">, Fudan University, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393992v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">g-Hydroxy- g- lactam derivated tetramates as a new family of antimalarials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of CF3-vinylstyrenes and CF3-buta-1,3-dienes by palladium-catalyzed directed introduction of a-CF3-vinyl group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Consortium anti-parasitaire et anti-fongique (8, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shanghai Institute of Organic Chemistry, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389204v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-catalyzed directed introduction of a-CF3-vinyl group by C-H bond functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hangzhou Normal University, Jun 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">, Katholieke Universiteit Leuven - Institute of Organic Chemistry and Biochemistry, Mar 2018, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393053v1</w:t>
+                <w:t xml:space="preserve">hal-02393061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of α-Trifluoromethylacrylates by Ligand-Free Palladium-Catalyzed Mizoroki-Heck Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fudan University, Jun 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394296v1</w:t>
+                <w:t xml:space="preserve">hal-02389283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
               </w:r>
@@ -9815,881 +9815,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-selective palladium-catalysed C-H radio-iodination: a new access to radiotracers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbey P.</w:t>
+                <w:t xml:space="preserve">Pd-catalysed trifluoromethylthiolation of unsaturated compounds: a general approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu-Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389257v1</w:t>
+                <w:t xml:space="preserve">hal-02389266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-catalysed trifluoromethylthiolation of unsaturated compounds: a general approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poisson</w:t>
+                <w:t xml:space="preserve">Site-selective palladium-catalysed C-H radio-iodination: a new access to radiotracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubost E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébert A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbey P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389266v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline lactam derivatives - Application as potential anti-malarial agents</w:t>
+                <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Shanghai Institute of Technology, Aug 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">, Shanghai Chinese Traditional Medical University, Jun 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392855v1</w:t>
+                <w:t xml:space="preserve">hal-02394288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromofluoroalkenes and fluoroacrylates: two key building blocks towards the functionalization of aryl and heteroaryl derivatives</w:t>
+                <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline lactam derivatives - Application as potential anti-malarial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institute of Organic Chemistry and Biochemistry, Mar 2017, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">, Fudan University, Aug 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391045v1</w:t>
+                <w:t xml:space="preserve">hal-02395582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed directed Introduction of CF3 containing building block by direct C-H bond functionalization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, properties and some applications of fluorinated molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UC Leuven-Limburg, Mar 2017, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389292v1</w:t>
+                <w:t xml:space="preserve">hal-02395569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
+                <w:t xml:space="preserve">Synthesis of nitrogen containing heterocycles starting from perfluoroketene dithioacetals and g-ketothioesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Shanghai Institute of Organic Chemistry - Laboratory of Organofluorine Chemistry, Aug 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">, Universiteit Gent, Mar 2017, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394279v1</w:t>
+                <w:t xml:space="preserve">hal-02395479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Shanghai Chinese Traditional Medical University, Jun 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">, Shanghai Institute of Organic Chemistry - Laboratory of Organofluorine Chemistry, Aug 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394288v1</w:t>
+                <w:t xml:space="preserve">hal-02394279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline lactam derivatives - Application as potential anti-malarial agents</w:t>
+                <w:t xml:space="preserve">Bromofluoroalkenes and fluoroacrylates: two key building blocks towards the functionalization of aryl and heteroaryl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fudan University, Aug 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">, Institute of Organic Chemistry and Biochemistry, Mar 2017, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395582v1</w:t>
+                <w:t xml:space="preserve">hal-02391045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, properties and some applications of fluorinated molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium-Catalyzed directed Introduction of CF3 containing building block by direct C-H bond functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UC Leuven-Limburg, Mar 2017, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395569v1</w:t>
+                <w:t xml:space="preserve">hal-02389292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nitrogen containing heterocycles starting from perfluoroketene dithioacetals and g-ketothioesters</w:t>
+                <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline lactam derivatives - Application as potential anti-malarial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universiteit Gent, Mar 2017, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">, Shanghai Institute of Technology, Aug 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395479v1</w:t>
+                <w:t xml:space="preserve">hal-02392855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of new iodinated diazaphenanthridines : application to the developement of new potential 5-HT4R SPECT radiotracers</w:t>
               </w:r>
@@ -10863,148 +10863,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of CF3 containing building block by direct C-H bond functionalization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanjing University of Technology, Aug 2017, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381038v1</w:t>
+                <w:t xml:space="preserve">hal-02394275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of new iodinated diazaphenanthridines as potent 5-HT4R SPECT radiotracers</w:t>
               </w:r>
@@ -11109,937 +11057,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SF5-heterocycles based on 1,3-dipolar cycloadditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction of CF3 containing building block by direct C-H bond functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nanjing University of Technology, Aug 2017, Nanjing, China</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394275v1</w:t>
+                <w:t xml:space="preserve">hal-02381038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromofluoroalkenes and fluoroacrylates as key building blocks towards the functionalization of aryl and heteroaryl derivatives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline gamma-lactams - Biological evaluation as possible anti-malarial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Sciences of Czech Republic - Institute of Organic Chemistry and Biochemistry, Apr 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">French-Czech Vltava Chemistry Meeting (7, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orléans, France. 31 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391034v1</w:t>
+                <w:t xml:space="preserve">hal-02799211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion of few examples of fluorinated biologically active compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluoroalcénylation d'aryles et d'hétéroaryles à partir de fluoroacrylates par couplages pallado- et/ou cupro-catalysés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rousée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karlstads universitet, Nov 2016, Karlstad, Sweden</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391539v1</w:t>
+                <w:t xml:space="preserve">hal-02380276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of fluorinated molecules</w:t>
+                <w:t xml:space="preserve">Synthesis and reactivity of a,b-unsaturated carbonyl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karlstads universitet, Nov 2016, Karlstad, Sweden</w:t>
+              <w:t xml:space="preserve">, Brno University Technology, Apr 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393963v1</w:t>
+                <w:t xml:space="preserve">hal-02393947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of a,b-unsaturated carbonyl derivatives</w:t>
+                <w:t xml:space="preserve">Discussion of few examples of fluorinated biologically active compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University College Leuven-Limburg, Mar 2016, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">, Karlstads universitet, Nov 2016, Karlstad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393978v1</w:t>
+                <w:t xml:space="preserve">hal-02391539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérocycles azotés dérivés d'acides tétramiques et de pyrimidines comme nouveaux agents anti-infectieux : activité antipaludique et anti-pneumocystose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and properties of fluorinated molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Rhône-Alpes des biomolécules (5, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karlstads universitet, Nov 2016, Karlstad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380236v1</w:t>
+                <w:t xml:space="preserve">hal-02393963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalcénylation d'aryles et d'hétéroaryles à partir de fluoroacrylates par couplages pallado- et/ou cupro-catalysés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and properties of a,b-unsaturated carbonyl derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Villeneuve-d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Séminaire international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College Leuven-Limburg, Mar 2016, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380276v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and reactivity of a,b-unsaturated carbonyl derivatives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hétérocycles azotés dérivés d'acides tétramiques et de pyrimidines comme nouveaux agents anti-infectieux : activité antipaludique et anti-pneumocystose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chopin N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Bernard P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoït J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brno University Technology, Apr 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée Rhône-Alpes des biomolécules (5, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393947v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline gamma-lactams - Biological evaluation as possible anti-malarial agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bromofluoroalkenes and fluoroacrylates as key building blocks towards the functionalization of aryl and heteroaryl derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Czech Vltava Chemistry Meeting (7, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Orléans, France. 31 diapositives</w:t>
+              <w:t xml:space="preserve">Séminaire international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Sciences of Czech Republic - Institute of Organic Chemistry and Biochemistry, Apr 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799211v1</w:t>
+                <w:t xml:space="preserve">hal-02391034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SF5-building blocks - Development of new approaches to SF5-nitrogen containing heterocycles</w:t>
+                <w:t xml:space="preserve">Synthesis and reactivity of a,b-unsaturated carbonyl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne Ardennes, Oct 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College Leuven-Limburg, Mar 2016, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395590v1</w:t>
+                <w:t xml:space="preserve">hal-02393972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and reactivity of a,b-unsaturated carbonyl derivatives</w:t>
+                <w:t xml:space="preserve">Synthesis of SF5-building blocks - Development of new approaches to SF5-nitrogen containing heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University College Leuven-Limburg, Mar 2016, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne Ardennes, Oct 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393972v1</w:t>
+                <w:t xml:space="preserve">hal-02395590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline lactams - biological evaluation as possible anti-malarial agents</w:t>
               </w:r>
@@ -12094,90 +12094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux dérivés antipaludiques dérivés de acides gamma-hydroxy tétramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chopin N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Likawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picot S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu A.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12420,316 +12420,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic principles and selected reactions in organosilicon chemistry</w:t>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of new fluorinated fused tricyclic diazines as ligands for 5-HT4 serotoninergic receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brno University Technology, Apr 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390843v1</w:t>
+                <w:t xml:space="preserve">hal-02391461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, properties and applications of some monofluoro- and trifluoromethyl derivatives</w:t>
+                <w:t xml:space="preserve">Basic principles and selected reactions in organosilicon chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Mar 2015, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">, Brno University Technology, Apr 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395550v1</w:t>
+                <w:t xml:space="preserve">hal-02390843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of new fluorinated fused tricyclic diazines as ligands for 5-HT4 serotoninergic receptors</w:t>
+                <w:t xml:space="preserve">Synthesis, properties and applications of some monofluoro- and trifluoromethyl derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brno University Technology, Apr 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Mar 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391461v1</w:t>
+                <w:t xml:space="preserve">hal-02395550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo- and regiocontrolled fluoroalkenylation of heteroarenes by C-H activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole de catalyse chimie des architectures moléculaires multifonctionnelles et des matériaux (CHARMMMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Valençay, France</w:t>
@@ -12758,77 +12758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new pentafluorinated heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Falkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12935,271 +12935,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo- and regiocontrolled fluoroalkenylation of heteroarenes by C-H activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Heteroatom Chemistry (11, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378841v1</w:t>
+                <w:t xml:space="preserve">hal-02378607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo- and regiocontrolled fluoroalkenylation of heteroarenes by C-H activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Heteroatom Chemistry (11, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378607v1</w:t>
+                <w:t xml:space="preserve">hal-02378841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SF5-building blocks - Development of synthetic approaches to new SF5-nitrogen containing heterocycles</w:t>
               </w:r>
@@ -13248,899 +13248,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel fluorinated aminoquinoline lactam derivatives - application as potential antimalarial agents</w:t>
+                <w:t xml:space="preserve">Recent advances in the synthesis of SF5-building blocks and their use in 1,3-dipolar cycloaddition reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institute of Organic Chemistry and Biochemistry, Apr 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Mar 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395601v1</w:t>
+                <w:t xml:space="preserve">hal-02393643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the synthesis of SF5-building blocks and their use in 1,3-dipolar cycloaddition reactions</w:t>
+                <w:t xml:space="preserve">Synthesis of novel fluorinated aminoquinoline lactam derivatives - application as potential antimalarial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Mar 2015, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">, Institute of Organic Chemistry and Biochemistry, Apr 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393643v1</w:t>
+                <w:t xml:space="preserve">hal-02395601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de phases stationnaires de type sol-gel à base de dérives de calix[6]arène pour des applications en chromatographie en phase gazeuse</w:t>
+                <w:t xml:space="preserve">Apport de la GCxGC à l'analyse de matrices environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delahousse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">G. Semard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SEP-09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée du Club de Chromatographie d’Ile de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944099v1</w:t>
+                <w:t xml:space="preserve">hal-01944165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCxGC–TOF-MS, a novel approach for the screening of emerging contaminants in urban wastewaters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(L)-valine-tertbutylamide permethylated β-cyclodextrin: verstaile tools for gas chromatography enantioseparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stephany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Vergriete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Environmental Chemistry, EMEC10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Chemistry of nitrogen containing heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Kharkov, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944129v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles Phases stationnaires polyvalentes pour la chromatographie gazeuse énantiosélective : (L)-valine-tertbutylamide-β-cyclodextrine perméthylée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Développement de phases stationnaires de type sol-gel à base de dérives de calix[6]arène pour des applications en chromatographie en phase gazeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delahousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées André Collet de la Chiralité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Dinard, France</w:t>
+              <w:t xml:space="preserve">Congrès SEP-09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944134v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scheme for the multiplexed acquisition of 1D and 2D NMR spectra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Tisse</w:t>
+                <w:t xml:space="preserve">GCxGC–TOF-MS, a novel approach for the screening of emerging contaminants in urban wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Semard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vergriete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Molecule NMR Conference, SMASH 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Chamonix, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Environmental Chemistry, EMEC10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944147v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(L)-valine-tertbutylamide permethylated β-cyclodextrin: verstaile tools for gas chromatography enantioseparations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles Phases stationnaires polyvalentes pour la chromatographie gazeuse énantiosélective : (L)-valine-tertbutylamide-β-cyclodextrine perméthylée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stephany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Chemistry of nitrogen containing heterocycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Kharkov, Ukraine</w:t>
+              <w:t xml:space="preserve">Journées André Collet de la Chiralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944141v1</w:t>
+                <w:t xml:space="preserve">hal-01944134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la GCxGC à l'analyse de matrices environnementales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cardinael</w:t>
+                <w:t xml:space="preserve">A new scheme for the multiplexed acquisition of 1D and 2D NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plainchont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club de Chromatographie d’Ile de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Small Molecule NMR Conference, SMASH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944165v1</w:t>
+                <w:t xml:space="preserve">hal-01944147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and gas chromatography applications of new mixed cyclodextrin – amino acid selectors</w:t>
               </w:r>
@@ -14152,77 +14152,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Chemistry of nitrogen containing heterocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Kharkov, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14241,230 +14241,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux sélecteurs ‘mixtes’ cyclodextrine-acide aminé pour la chromatographie en phase gazeuse énantiosélective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Synthèse de phases stationnaires de type sol-gel. Applications à des phases stationnaires à base de calixarènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delahousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Cardinael</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SEP-09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée du Club de Chromatographie du Val de Seine CCVS-AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944094v1</w:t>
+                <w:t xml:space="preserve">hal-01944210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de dérivés de calix[6]arène fonctionnalisés par un bras triéthoxysilyle en vue d’applications en chromatographie gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées du Club Français des Cyclodextrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
@@ -14487,148 +14487,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de phases stationnaires de type sol-gel. Applications à des phases stationnaires à base de calixarènes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Nouveaux sélecteurs ‘mixtes’ cyclodextrine-acide aminé pour la chromatographie en phase gazeuse énantiosélective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stephany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club de Chromatographie du Val de Seine CCVS-AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès SEP-09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944210v1</w:t>
+                <w:t xml:space="preserve">hal-01944094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel fluorinated pyrimidines and pyridazines: synthesis and applications</w:t>
               </w:r>
@@ -14752,77 +14752,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(L)-valine-tert-butylamide-permethylated β-cyclodextrin : verstaile tools for gas chromatography enantioseparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14854,903 +14854,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 4-(2,2,2-trifluoroethyl)-pyridazin-3-ones and -lactams by ring opening-ring closure of unsaturated -lactones in the presence of hydrazines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of new mono-6-O-benzyl methylated -cyclodetrin from -cyclodextrin (indirect approach) or native -cyclodetrin (direct approach). Application as a chiral selector for gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y.G. Shermolovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur la Chimie Organique du Fluor (CFCOF-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IXth Anglo-Norman Organic Colloqium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944403v1</w:t>
+                <w:t xml:space="preserve">hal-01944418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of permethylated mono-6-(R or S)-valine-tert-butylamide-β-cyclodextrin. Application as chiral selectors for enantioselective gas chromatography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cardinael</w:t>
+                <w:t xml:space="preserve">Structure and affinity for benzodiazepine receptors of 3-(2-methoxy)ethoxy-5-phenyl-1,2-dihydro-3H-1,4-benzodiazepin-2-one enantiomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Pavlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. A. Simonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gdaniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yu. Makan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth Anglo-Norman Organic Colloqium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t>
+              <w:t xml:space="preserve">1st Supramolecular and Nanochemistry toward applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Kharkov, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944406v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 4-(2,2,2-trifluoroethyl)-pyridazin-3-ones and -lactams by ring opening-ring closure of unsaturated -lactones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mykhaylychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.G. Shermolovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and affinity for benzodiazepine receptors of 3-(2-methoxy)ethoxy-5-phenyl-1,2-dihydro-3H-1,4-benzodiazepin-2-one enantiomers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Gdaniec</w:t>
+                <w:t xml:space="preserve">Synthesis of permethylated mono-6-(R or S)-valine-tert-butylamide-β-cyclodextrin. Application as chiral selectors for enantioselective gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stephany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Supramolecular and Nanochemistry toward applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Kharkov, Ukraine</w:t>
+              <w:t xml:space="preserve">IXth Anglo-Norman Organic Colloqium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944332v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new mono-6-O-benzyl methylated -cyclodetrin from -cyclodextrin (indirect approach) or native -cyclodetrin (direct approach). Application as a chiral selector for gas chromatography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of 4-(2,2,2-trifluoroethyl)-pyridazin-3-ones and -lactams by ring opening-ring closure of unsaturated -lactones in the presence of hydrazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mykhaylychenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.G. Shermolovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth Anglo-Norman Organic Colloqium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur la Chimie Organique du Fluor (CFCOF-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944418v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de dérivés de - et -cyclodextrines à partir d’un polysaccharide linéaire (homologation – macrocyclisation) ou d’une cyclodextrine native. Comparaison des 2 stratégies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse et cristallisation préférentielle de 5-aryl-5-trifluorométhylhydantoïnes racémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bourgeaux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">N. Wermester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Linol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Querniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Pluridisciplinaire sur les Glucides (GLUCIDOC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Cap Horn, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur la Chimie Organique du Fluor (CFCOF-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944429v1</w:t>
+                <w:t xml:space="preserve">hal-01944399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et cristallisation préférentielle de 5-aryl-5-trifluorométhylhydantoïnes racémiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Linol</w:t>
+                <w:t xml:space="preserve">Synthèse de dérivés de - et -cyclodextrines à partir d’un polysaccharide linéaire (homologation – macrocyclisation) ou d’une cyclodextrine native. Comparaison des 2 stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Querniard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">E. Bourgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur la Chimie Organique du Fluor (CFCOF-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">1er Congrès Pluridisciplinaire sur les Glucides (GLUCIDOC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Cap Horn, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944399v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new mono-6-O-benzyl methylated -cyclodetrin by indirect approach and use as a chiral selector for enantioselective gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15801,90 +15801,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New calix[6]arene based HPLC stationnary phases for separation of aromatic positional isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delahousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth Anglo-Norman Organic Colloqium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t>
@@ -15926,77 +15926,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèses de nouvelles phases stationnaires chirales à base de dérivés de β-cyclodextrine, Applications en chromatographie en phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16028,329 +16028,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements analytiques pour la chromatographie ionique capillaire et contribution à l’étude des mécanismes de rétention</w:t>
+                <w:t xml:space="preserve">Synthèse diastéréosélective one-pot de diols benzyliques et étude chromatographique de leurs mécanismes de reconnaissance sur une phase stationnaire à base de cyclodextrinée perméthylée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brault</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">M. Louarradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Francophone des Sciences Séparatives (AFSep)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Franco-belges de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944614v1</w:t>
+                <w:t xml:space="preserve">hal-01944640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de dérivés monofonctionnalisés de β-cyclodextrine, un challenge !</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of new (2,2,2-trifluoroethyl) -lactones, -lactams and pyridazin-3-ones starting from -ketothioesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Franco-belges de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Houffalize, Belgium</w:t>
+              <w:t xml:space="preserve">15th European Symposium on Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944630v1</w:t>
+                <w:t xml:space="preserve">hal-01944575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de matrices environnementales complexes en GCxGC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Semard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16382,273 +16313,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse diastéréosélective one-pot de diols benzyliques et étude chromatographique de leurs mécanismes de reconnaissance sur une phase stationnaire à base de cyclodextrinée perméthylée</w:t>
+                <w:t xml:space="preserve">Développements analytiques pour la chromatographie ionique capillaire et contribution à l’étude des mécanismes de rétention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Louarradi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">A. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Franco-belges de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Houffalize, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Francophone des Sciences Séparatives (AFSep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944640v1</w:t>
+                <w:t xml:space="preserve">hal-01944614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new (2,2,2-trifluoroethyl) -lactones, -lactams and pyridazin-3-ones starting from -ketothioesters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthèse de dérivés monofonctionnalisés de β-cyclodextrine, un challenge !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stephany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Symposium on Fluorine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8èmes Journées Franco-belges de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944575v1</w:t>
+                <w:t xml:space="preserve">hal-01944630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nouveaux sélecteurs chiraux à base de -cyclodextrines en vue d’applications en chromatographie en phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16699,64 +16699,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix de la phase stationnaire et du mode de détection pour l’analyse HPLC de tensio-actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16824,77 +16824,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new monofunctionalized β-cyclodextrins for enantioselective gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16945,90 +16945,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, caractérisation et applications chromatographiques de β-cyclodextrines substituées par des acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Club Valorisation des Cyclodextrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rouen, France</w:t>
@@ -17070,77 +17070,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nouvelles phases stationnaires chirales à base de dérivés de cyclodextrines. Applications en chromatographie en phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stephany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17172,722 +17172,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nouveaux sélecteurs chiraux à base de β-cyclodextrines en vue d’applications en chromatographie en phase gazeuse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Analysis of complex environmental matrices in GCxGC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Semard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Franco-belges de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Houffalize, Belgium</w:t>
+              <w:t xml:space="preserve">Dalian International Symposia and Exhibition on Chromatography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944637v1</w:t>
+                <w:t xml:space="preserve">hal-01944578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of complex environmental matrices in GCxGC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Etude comparative et intérêt des phases stationnaires dédiées à l’analyse de tensio-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalian International Symposia and Exhibition on Chromatography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dalian, China</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Francophone des Sciences Séparatives (AFSep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944578v1</w:t>
+                <w:t xml:space="preserve">hal-01944621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative et intérêt des phases stationnaires dédiées à l’analyse de tensio-actifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Synthèse de nouveaux sélecteurs chiraux à base de β-cyclodextrines en vue d’applications en chromatographie en phase gazeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stephany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Francophone des Sciences Séparatives (AFSep)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Franco-belges de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944621v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de tension-actifs en HPLC-UV après dérivation au chlorure de 2-furoyle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Synthèse de dérivés de cyclodextrine, applications à la chromatographie en phase gazeuse énantiosélective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Combret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande Chimie-Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Caen, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres Franco-belges de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944716v1</w:t>
+                <w:t xml:space="preserve">hal-01944717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse diastéréosélective « one-pot » de diols benzyliques symétriques et non symétriques par voie magnésienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Combret</w:t>
+                <w:t xml:space="preserve">Caractérisation de tension-actifs en HPLC-UV après dérivation au chlorure de 2-furoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande Chimie-Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944714v1</w:t>
+                <w:t xml:space="preserve">hal-01944716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de dérivés de cyclodextrine, applications à la chromatographie en phase gazeuse énantiosélective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse diastéréosélective « one-pot » de diols benzyliques symétriques et non symétriques par voie magnésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louarradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Combret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Franco-belges de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Houffalize, Belgium</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande Chimie-Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944717v1</w:t>
+                <w:t xml:space="preserve">hal-01944714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of aryltrifluoromethylpyridazines. Applications to the synthesis of rod-like molecules as liquid crystals</w:t>
               </w:r>
@@ -17975,368 +17975,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two efficient routes for the resolution of (+/-) 5-phenyl-5-trifluoromethylhydantoin: (1) the Pasteurian method (2) the Auto Seeded Preferential Crystallization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">First results on Preferential Crystallization of (+/-) 5-phenyl-5-trifluoromethylhydantoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIème JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">BIWIC-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Halle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945222v1</w:t>
+                <w:t xml:space="preserve">hal-01945171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on Preferential Crystallization of (+/-) 5-phenyl-5-trifluoromethylhydantoin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Dupray</w:t>
+                <w:t xml:space="preserve">Synthèse diastéréosélective « one-pot » de diols benzyliques symétriques et non symétriques par voie magnésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louarradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Atmani</w:t>
+                <w:t xml:space="preserve">J. –c. Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Halle, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande Chimie – Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945171v1</w:t>
+                <w:t xml:space="preserve">hal-01945284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse diastéréosélective « one-pot » de diols benzyliques symétriques et non symétriques par voie magnésienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Louarradi</w:t>
+                <w:t xml:space="preserve">Two efficient routes for the resolution of (+/-) 5-phenyl-5-trifluoromethylhydantoin: (1) the Pasteurian method (2) the Auto Seeded Preferential Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Linol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. –c. Combret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande Chimie – Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Caen, France</w:t>
+              <w:t xml:space="preserve">XXXIème JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945284v1</w:t>
+                <w:t xml:space="preserve">hal-01945222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de cristaux liquides calamitiques à motif pyridazinique</w:t>
               </w:r>
@@ -18430,103 +18430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et dédoublement de la 5-phényl-5-trifluorométhylhydantoïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque Francophone sur la Chimie Organique du Fluor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18881,90 +18881,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metal–Free Stereospecific Access to (E)-(1-fluoro-2-arylvinyl)phosphine Borane Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Gaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19006,64 +19006,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-catalyzed fluoroalkenylation of arenes and hetarenes: stereospecific Mizoroki-Heck reaction and decarboxylative/C-H functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19108,243 +19108,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkenylation of arene and heteroarene from fluoroacrylates by copper and palladium catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Metal-catalyzed fluoroalkenylation of arenes and hetarenes: stereospecific Mizoroki-Heck reaction and decarboxylative/C-H functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Rousée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (BOSS, 15, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">Bremen Fluorine Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543362v1</w:t>
+                <w:t xml:space="preserve">hal-02543348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-catalyzed fluoroalkenylation of arenes and hetarenes: stereospecific Mizoroki-Heck reaction and decarboxylative/C-H functionalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fluoroalkenylation of arene and heteroarene from fluoroacrylates by copper and palladium catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Rousée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Couve-Bonnaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bremen Fluorine Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Brême, Germany</w:t>
+              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (BOSS, 15, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543348v1</w:t>
+                <w:t xml:space="preserve">hal-02543362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19362,77 +19362,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between conventional and comprehensive GC for the search of 58 target compounds and screening of undesiderable polluants in an environmental complex matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Semard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19742,51 +19742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Long Yu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Jiu Wen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wen Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c03553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05535180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Barreto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Solomin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh&#8208;benard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve&#8208;bonnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500458" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Ouellet-Du Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2024.110386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Xiao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201901446" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pigr&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103582" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benoist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611884" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlinquer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.08.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu-Yi Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801071" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Fen Bai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bouazzaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rous&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kajima Mulengi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701709" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moniot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Malleret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Yegorova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lehecq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoarau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700505" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02384" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Gaumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lohier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morlet-Savary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09673E" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b03571" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iikawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.09.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR93XRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501217" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6W83HV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mukan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.09.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02213D" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yanai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500663" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2VD9VV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fresneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fossey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-924NHCF5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Falkowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jubault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra14075c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Y. Laurent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.08.050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G305Z9XS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Harnisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Galeta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Potacek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.j&#64258;uchem.2013.12.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.06.117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z81ZNBJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.11.086" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P2JDG6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCMFJD9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Likawa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.106" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNHZ49CR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuji Okada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301076q" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.08.108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZGR53V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Chai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35246j" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016368v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergyi A Siry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timoshenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.02.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVX5Q1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996402v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stephany" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.10.029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V74V90V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergyi Mykhaylychenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.054" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28MW97M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017956v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lascaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delahousse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ghostin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100673" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG8TJ8VC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017766v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wermester" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.11.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD8GBGL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931156v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plainchont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2828" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5T8ZRX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Man" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001044" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPDGXT2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017865v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brul&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Portella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260976" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Andronati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Semenishyna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pavlovsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Simonov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Makan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.12.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB573Q3J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Bruchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.06.048" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MT45W7Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S Mikhailichenko" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi G Shermolovich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.12.064" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCD9TPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wieruszeski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.06.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Q84147-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Mykhaylychenko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Shermolovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.01.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX64ZSB0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932905v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephany" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nuzillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.02.090" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2RFZJWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Atmani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Memmou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.10.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932923v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.02.085" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3K5KNWF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.06.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XZ73TJ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Combret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702877j" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933158v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaise" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.01.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74ZX8L5F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933117v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.615" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934786v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Nocentini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gouault-Bironneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.07.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M37269B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934763v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.03.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH28ZFDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934816v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzard Murielle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grellepois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570430516" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8ZNZ570-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935398v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Combret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.12.031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ0ZRST7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941950v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.04.042" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DMBCL0W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935486v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dinoiu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.11.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W67ZC9D9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935407v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morvan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saluden" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0291-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWDS1JZD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935482v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kikelj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-926352" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935593v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ne&#269;as" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baillia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.01.020" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90HBLT9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505487v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Morales&#8208;salazar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Islas&#8208;j&#225;come" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D Herrera&#8208;zu&#241;iga" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500572" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413228v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389283v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393992v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389204v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medebielle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chopin N." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot S." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393053v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394296v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394307v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391627v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389257v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubost E." TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist F" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert A." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbey P." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389266v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392855v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391045v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389292v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394279v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395582v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395569v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395479v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381063v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournier B." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis A." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet P." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cailly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394250v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381038v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380919v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394275v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391034v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391539v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393963v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393978v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380236v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard P." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t J." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380276v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393947v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395590v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393972v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385229v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379237v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu A.-L." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392794v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391563v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390843v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395550v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391461v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378577v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378890v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395608v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378841v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378607v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395604v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395601v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393643v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944099v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahousse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944129v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Semard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergriete" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944134v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944147v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944141v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944165v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944094v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944122v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944210v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944218v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kazakova" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bentoumi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramondenc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pl&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944170v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944403v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mykhaylychenko" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Shermolovich" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944394v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944332v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Pavlovsky" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Simonov" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gdaniec" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Makan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944418v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaise" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944429v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944399v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wermester" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944225v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944410v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riboulet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944224v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944614v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944630v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944642v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944640v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louarradi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944575v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944610v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944607v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944564v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944591v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944446v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944637v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944578v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944621v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944716v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944714v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944717v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944721v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Achelle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turck" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945222v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945171v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945284v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#8211;c. Combret" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945124v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945211v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945181v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Man" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potacek" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945203v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portella" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945186v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dinoiu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543394v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543384v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543362v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543348v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937855v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938033v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05535180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Barreto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Solomin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh&#8208;benard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve&#8208;bonnaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Long Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Jiu Wen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wen Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c03553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Ouellet-Du Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2024.110386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Xiao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201901446" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Babin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pigr&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103582" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlinquer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benoist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;bert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1611884" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu-Yi Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Besset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.08.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b02819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bouazzaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rous&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kajima Mulengi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201701709" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moniot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Malleret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Yegorova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ha Vuong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Fen Bai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201706167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02384" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lehecq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoarau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700505" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01844270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Gaumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lohier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morlet-Savary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC09673E" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chopin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iikawa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.09.038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SR93XRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b03571" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501217" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6W83HV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mukan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.09.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02213D" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Falkowska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jubault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra14075c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yanai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500663" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2VD9VV9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fresneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fossey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-924NHCF5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Y. Laurent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.08.050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G305Z9XS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Harnisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Galeta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Potacek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.j&#64258;uchem.2013.12.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.06.117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z81ZNBJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.11.086" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P2JDG6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCMFJD9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Likawa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.106" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNHZ49CR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuji Okada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301076q" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.08.108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZGR53V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stephany" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.10.029" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V74V90V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Chai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cahard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc35246j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergyi A Siry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timoshenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.02.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVX5Q1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergyi Mykhaylychenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.054" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28MW97M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Man" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPDGXT2X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931156v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plainchont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2828" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5T8ZRX1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lascaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delahousse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ghostin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100673" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG8TJ8VC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017766v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Massif" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wermester" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.11.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD8GBGL4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017865v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brul&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Portella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260976" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991926v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Bruchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.06.048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MT45W7Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019603v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S Mikhailichenko" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi G Shermolovich" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.12.064" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCD9TPM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Andronati" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Semenishyna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pavlovsky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Simonov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Makan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.12.027" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB573Q3J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Wieruszeski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2010.06.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Q84147-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Mykhaylychenko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Shermolovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.01.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX64ZSB0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932905v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephany" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nuzillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.02.090" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2RFZJWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Atmani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Memmou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.10.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932923v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hammaecher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.02.085" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3K5KNWF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.06.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XZ73TJ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933158v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaise" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Combret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.01.015" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74ZX8L5F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933117v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.615" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702877j" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934786v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Nocentini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gouault-Bironneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.07.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M37269B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934763v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.03.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH28ZFDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934816v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzard Murielle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grellepois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935486v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Dinoiu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.11.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W67ZC9D9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941950v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.04.042" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DMBCL0W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935307v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570430516" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8ZNZ570-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935398v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Combret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.12.031" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ0ZRST7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935407v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morvan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Saluden" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0291-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWDS1JZD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935482v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kikelj" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-926352" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505487v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Morales&#8208;salazar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Islas&#8208;j&#225;come" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo D Herrera&#8208;zu&#241;iga" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500572" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01935593v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ne&#269;as" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baillia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.01.020" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90HBLT9V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413228v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389204v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medebielle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chopin N." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picot S." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393053v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394296v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393992v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393061v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389283v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394307v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391627v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389266v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389257v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubost E." TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist F" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert A." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbey P." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394288v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395569v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395479v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394279v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391045v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389292v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392855v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381063v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournier B." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis A." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet P." TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cailly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394250v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394275v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380919v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381038v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380276v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393947v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391539v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393963v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393978v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380236v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard P." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t J." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391034v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393972v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395590v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385229v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379237v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu A.-L." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392794v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391563v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391461v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390843v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395550v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378577v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378890v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395608v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378607v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378841v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395604v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393643v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395601v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944165v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Semard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944141v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944099v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahousse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944129v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergriete" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944134v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944147v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944210v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944122v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944094v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944218v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kazakova" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bentoumi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ramondenc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pl&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944170v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944418v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaise" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944332v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Pavlovsky" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Simonov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gdaniec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Makan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944394v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mykhaylychenko" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Shermolovich" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944406v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944403v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944399v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wermester" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944429v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeaux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944225v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944410v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riboulet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944224v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944640v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louarradi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Combret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944575v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944642v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944614v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944630v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944610v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944607v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944564v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944591v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944446v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944578v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944621v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hubert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944717v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944716v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944714v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944721v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Achelle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turck" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945171v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945284v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#8211;c. Combret" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945222v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945124v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945211v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945181v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Man" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potacek" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945203v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portella" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945186v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dinoiu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543394v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543384v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543348v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543362v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937855v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938033v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>