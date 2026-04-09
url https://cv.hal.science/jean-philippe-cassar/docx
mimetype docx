--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -5509,51 +5509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="823D4237"/>
+    <w:nsid w:val="D7EEA89C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5657,51 +5657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04743260"/>
+    <w:nsid w:val="6B01C008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5805,51 +5805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DECA9B6"/>
+    <w:nsid w:val="929269E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5953,51 +5953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15DC9F8C"/>
+    <w:nsid w:val="46722CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>