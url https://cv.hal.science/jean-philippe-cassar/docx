--- v1 (2026-04-09)
+++ v2 (2026-05-17)
@@ -1175,1104 +1175,1092 @@
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (12), pp.2884-2893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.23252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the specific growth rate of Bacillus subtilis for the production of biosurfactant lipopeptides in bioreactors with foam overflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Chenikher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Chenikher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (11), pp.1800-1807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The viability of animal cell cultures in bioreactors: Can it be estimated online by using in situ microscopy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Wartel</w:t>
+                <w:t xml:space="preserve">P. Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajo Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (2), pp.288-291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2009.09.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up and modelling of overflowing fed-batch cultures of Bacillus subtilis for the production and continuous removal of lipopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+                <w:t xml:space="preserve">S Chenikher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chenikher</w:t>
+                <w:t xml:space="preserve">J P Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 131, pp.67 - 75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2007.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un bioprocédé en réacteur semi-discontinu accompagné de pertes par moussage : application à l’extraction de tensioactifs lipopeptidiques produits par Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.ISBN 2-910239-66-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time in situ microscopy for animal cell-concentration monitoring during high density culture in bioreactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J P Cassar</w:t>
+                <w:t xml:space="preserve">Simulation of model analysis of fed batch fermented process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Semcheddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Wartelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H Suhr</w:t>
+                <w:t xml:space="preserve">Aitouche Abdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Modelling Series C. Automatic Control (theory and applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18, pp.55-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938929v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of model analysis of fed batch fermented process.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+                <w:t xml:space="preserve">Real time in situ microscopy for animal cell-concentration monitoring during high density culture in bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Modelling Series C. Automatic Control (theory and applications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 111 (3), pp.335-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2004.04.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742296v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strict Residual Distinguishability of Continuous-Time Switched Linear Systems with Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Djidula Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Bievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1268-1274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoregressive model-based boiling detection in a Liquid Metal Fast Breeder Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Cherif Geraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mohanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Sep 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration-based fault detection of meshing shafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,181 +2275,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Distinguishability of Positive Linear Time-Invariant Systems with Affine Parametric Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Djidula Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan de Bièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium boiling Detection in a LMFBR Using Autoregressive Models and SVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanmoy Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2520,342 +2508,342 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 214</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de discernabilité entre les modes de fonctionnement d'un système dynamique linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Djidula Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Bievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée Doctorale/MACS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating Modes Distinguishability Condition in Switching Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Djidula Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan de Bièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control (CDC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration-based fault detection of accelerometers in helicopters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehena Loudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2873,119 +2861,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS - 8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.720-725, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration-based monitoring of helicopter epicyclical gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3000,73 +2988,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.669-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration-based fault detection of sharp bearing faults in helicopters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Girondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3108,87 +3096,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.180-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On efficiency of identification methods for MIMO non linear system using Takagi Sugeno models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ajavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,87 +3191,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On efficiency of identification methods for MIMO non linear system using Takagi Sugeno models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayi Ajavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3298,181 +3286,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 18th World Congress The International Federation of Automatic Control Milano (Italy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Control of the Specific Growth Rate in a Bioreactor Process for the Production of Surfactant Using Bacillus Subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Cheniker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium Computer Applications in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Sampling in Situ Microscope for On-Line Monitoring of Animal Cell Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3531,1388 +3519,1388 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leuven, Belgium. Paper ThM2T1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overflowing processes for the production of surfactant in bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Chenikher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection and isolation from an identified MIMO Takagi-Sugeno model of a bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Chenikher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC International Symposium on Fault Detection, Supervision and Safety of Technical Systems, SAFEPROCESS'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Barcelona, Spain. pp.ISBN: 978-390266146-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overflowing processes for the production of surfactants in bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Chenikher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès CNR-IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of MIMO Takagi-Sugeno model of a bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Cassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Cheniker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZY-IEEE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZY.2007.4295643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting modes in fed batch fermented process. Application to Escherichia Coli Cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Semcheddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khellaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Engineering in Systems Applications, CESA'06 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMACS, Oct 2006, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un bioprocédé en réacteur semi-discontinu accompagné de pertes par moussage : application à l’extraction de tensioactifs lipopeptidiques produits par Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoechiometric modeling for physiological state changes monitoring in bioprocesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Computer Applications in Biotechnology (CAB 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ microscopy for in-line monitoring of hybridomal cell culture in agitated bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes &amp; de Diffusion Technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A STRUCTURAL APPROACH FOR THE DESIGN OF FAILURE DETECTION AND IDENTIFICATION SYSTEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J P Cassar</w:t>
+                <w:t xml:space="preserve">Generation of Analytical Redundancy Relations for FDI purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M P Staroswiecki</w:t>
+                <w:t xml:space="preserve">Marcel Staroswiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Conference on Control of Industrial Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, May 1997, Belfort, France. 6 p</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives, SDEMPED'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Carry-le Rouet, France. pp.86-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403803v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Analytical Redundancy Relations for FDI purposes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+                <w:t xml:space="preserve">A STRUCTURAL APPROACH FOR THE DESIGN OF FAILURE DETECTION AND IDENTIFICATION SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Staroswiecki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+                <w:t xml:space="preserve">M P Staroswiecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives, SDEMPED'97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Carry-le Rouet, France. pp.86-93</w:t>
+              <w:t xml:space="preserve"> Conference on Control of Industrial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, May 1997, Belfort, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311254v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new feeding strategy to operate overflowing-exponential fedBatch cultures (O-EFBC) at constant specific growth rates : Application to the production of biosurfactant by Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Cheniker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting-up of overflowing exponential fed-batch cultures for the production of biosurfactants at low growth rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Chenikher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Symposium of Biochemical Science (ESBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ microscopy for in-line monitoring of hybridomal cell culture in agitated bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes &amp; de Diffusion Technologique – Instrumentation et Traitement du Signal et des Images dans les procédés agroalimentaires et biotechnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4922,280 +4910,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Strain in a Rotating Shaft Using Deterministic–Stochastic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Shrivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Shrivastava</w:t>
+                <w:t xml:space="preserve">Amiya Mohanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Adjallah K., Birregah B., Abanda H. (eds) Data-Driven Modeling for Sustainable Engineering. ICEASSM 2017. Lecture Notes in Networks and Systems, vol 72. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.375-386, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Steady State Time-Periods for Monitoring an Industrial Heat Exchanger, Chapter in Advanced Solutions in Diagnostics and Fault Tolerant Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.M. Koscielny et al. (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Intelligent Systems and Computing 635</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.368-379, 2017, DOI 978-3-319-64474-5_31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches fréquentielles et temporelles, pour la caractérisation des états d’injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5215,73 +5203,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traité Information, Commande, Communication, IC2, Hermès Science Publications. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-7462-3840-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and Frequency Domain Approaches for, the Characterization of Injection States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5301,73 +5289,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde, Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.384, 2012, ISTE, 978-1-84821-413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 13, Time and Frequency Domain Approaches for, the Characterization of Injection States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5383,65 +5371,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, 2012, 978-1-84821-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5509,51 +5497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7EEA89C"/>
+    <w:nsid w:val="E6E73CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5657,51 +5645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B01C008"/>
+    <w:nsid w:val="0A91A363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5805,51 +5793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="929269E6"/>
+    <w:nsid w:val="97332D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5953,51 +5941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46722CFA"/>
+    <w:nsid w:val="540BB6AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6193,51 +6181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wikis.univ-lille1.fr/ci2s/membres/jean-philippe-cassar/cv-jean-philippe-cassar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893997v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Mawuss&#233; Djidula Motchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Motchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pekpe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cassar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.04.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4FDFD9R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan De Bi&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2481788" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cassar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.700" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Cherif Geraldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Bose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Rajan Mohanty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.07.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.03.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B. Wiegemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Egner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Quintana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZRLG9K3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chenikher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.06.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wartel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhulster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLXW9WM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938835v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chenikher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Cassar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wartelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dhulster" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suhr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.04.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Semcheddine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitouche Abdel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djidula Motchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohanty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Herv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747788v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehena Loudahi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ajavon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ajavon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Cheniker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295643" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khellaf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Staroswiecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Shrivastava" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Mohanty" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Pekpe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_28" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guilbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wikis.univ-lille1.fr/ci2s/membres/jean-philippe-cassar/cv-jean-philippe-cassar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893997v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Mawuss&#233; Djidula Motchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Motchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Pekpe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cassar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.04.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4FDFD9R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan De Bi&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2481788" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cassar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.700" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Cherif Geraldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Bose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Rajan Mohanty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.07.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.03.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans B. Wiegemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Egner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Quintana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chenikher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wartel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhulster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.09.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLXW9WM4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938835v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chenikher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Cassar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2007.05.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Semcheddine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitouche Abdel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wartelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dhulster" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Suhr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.04.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djidula Motchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohanty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.586" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Herv&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747788v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehena Loudahi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ajavon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ajavon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Cheniker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295643" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khellaf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Staroswiecki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877506v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Shrivastava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Mohanty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Pekpe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_28" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guilbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>