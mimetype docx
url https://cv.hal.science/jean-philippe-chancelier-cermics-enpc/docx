--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,6633 +66,6633 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiability and Regularization of Parametric Convex Value Functions in Stochastic Multistage Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208 (3), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02876-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903218v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Unified View of Polarity for Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.227--262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions on complexity bounds for Deterministic Partially Observed Markov Decision Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 344 (1), pp.345-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-024-06282-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902089v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stochastic algorithm for deterministic multistage optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Akian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 345, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-024-06153-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multistage stochastic optimization of a mono-site hydrogen infrastructure by decomposition techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raian Lefgoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezin Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (3), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02795-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of a domestic microgrid equipped with solar panel and battery: Model Predictive Control and Stochastic Dual Dynamic Programming approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.115-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12667-022-00522-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decomposition Methods for Monotone Two-Time-Scale Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10287-024-00510-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013969v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time Consistency for Multistage Stochastic Optimization Problems under Constraints in Expectation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), pp.1909-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M151830X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMSx: a numerical benchmark for energy management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.817-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12667-020-00417-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425913v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time Blocks Decomposition of Multistage Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.627-658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757113v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthant-Strictly Monotonic Norms, Generalized Top-k and k-Support Norms and the L0 Pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.743--769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456433v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Multistage Optimization of Large-Scale Microgrids under Stochasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2021.3087775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420494v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Along Primal Rays Conjugacies and the l0 Pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (2), pp.355-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2020.1822836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459673v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The stochastic Auxiliary Problem Principle in Banach spaces: measurability and convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéro͂me Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.1871-1900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1402467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115740v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Decomposition Method by Interaction Prediction for the Optimization of Maintenance Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, pp.229-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-021-04460-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489304v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multistage Optimization of a Petroleum Production System with Material Balance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.108005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508607v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimization Interchange Theorem on Posets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 509 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2021.125927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuhn's Equivalence Theorem for Games in Product Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.220-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2022.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193448v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Capra-subdifferential of the l0 pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2022.2145172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505168v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capra-Convexity, Convex Factorization and Variational Formulations for the l0 Pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.597-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11228-021-00606-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459688v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large Scale Multistage Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186 (3), pp.985-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420480v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large-Scale Multistage Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186 (3), pp.985-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact converging bounds for Stochastic Dual Dynamic Programming via Fenchel duality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.1223-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1258876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744035v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivalence Between Time Consistency and Nested Formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-019-03276-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645564v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Optimization of Braking Energy Storage and Ventilation in a Subway Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.1256-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2873919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02032865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenchel-Moreau Conjugation Inequalities with Three Couplings and Application to Stochastic Bellman Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.945--966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1804.03034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760462v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic decomposition applied to large-scale hydro valleys management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526775v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Premia and Nsp for Constructing a Risk Management Benchmark for Testing Parallel Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.1654-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.2893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447845v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensions and applications of ACF mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (2), pp.466-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2013.03.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640756v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic consistency for Stochastic Optimal Control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-011-1027-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">${\cal T}$-class algorithms for pseudocontractions and $\kappa$-strict pseudocontractions in Hilbert spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (11), pp.5688-5694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2009.04.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterative schemes for computing fixed points of nonexpansive mappings in Banach spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 353 (1), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2008.11.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184662v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximations of Stochastic Optimization Problems Subject to Measurability Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.1719-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/070692376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual effect free stochastic controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengy Barty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142, pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-006-6160-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of settling velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucas-Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 32 (11), pp.3461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00114-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights in dynamic modeling of a secondary settler. Dynamical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (8), pp.1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(96)00287-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stochastic approach to model bottom boundary conditions and compute efficiency in a settling tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Hydrology and Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (6), pp.449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights in dynamic modeling secondary settler-I. Flux theory steady-states analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (8), pp.1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(96)00286-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fokker-Planck Equation for the Density of a Diffusion Process in a Regular Open Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Delara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 321 (9), pp.1251-1256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily Generation Scheduling : Decomposition Methods to Solve the Hydraulic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 16 (3), pp.175--181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0142-0615(94)90007-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily generation scheduling: decomposition methods to solve the hydraulic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 16 (3), pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry of Sparsity-Inducing Norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Deza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pournin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Spatial Decomposition for Prospective Studies in Energy Systems under Uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What are Capra-Convex Sets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seta Rakotomandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387929v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-thrust Interplanetary Trajectories with Missed Thrust Events: a Numerical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Epenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Operation and Valuation of Electricity Storages in Intraday Markets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Temporal and Spatial Decomposition for Prospective Studies in Energy Systems under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Martinez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Lara</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403642v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are Capra-Convex Sets?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimal Operation and Valuation of Electricity Storages in Intraday Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lindegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teemu Pennanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243799v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Production Routing Problem with Mobile Inventories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raian Lefgoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition-Coordination Method for Finite Horizon Bandit Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conditional Separation as a Binary Relation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240964v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315809v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Separation as a Binary Relation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Decomposition-Coordination Method for Finite Horizon Bandit Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315809v3</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240964v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Timescale Decision-Hazard-Decision Formulation for Storage Usage Values Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martinez Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Lara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Convexity in the l0 Pseudonorm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Topological Conditional Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel de Lara</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146454v3</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Inference Theory with Information Dependency Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Conditional Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hidden Convexity in the l0 Pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315811v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146454v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Infimum and Hidden Convexity in Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Dynamic Programming for Lipschitz Multistage Stochastic Programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Kuhn's Equivalence Theorem for Games in Intrinsic Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059701v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuhn's Equivalence Theorem for Games in Intrinsic Form</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tropical Dynamic Programming for Lipschitz Multistage Stochastic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Akian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880591v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Along Primal Rays Conjugacies and Generalized Convexity for Functions of the Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Do-Calculus Without Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Bound Convex Programs for Exact Sparse Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Suitable Conjugacy for the l0 Pseudonorm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic optimal control of a domestic microgrid equipped with solar panel and battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxiliary problem principle and inexact variable metric forward-backward algorithm for minimizing the sum of a differentiable function and a convex function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel code generation methodology for block diagram modeler and simulators Scicos and VSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramine Nikoukhah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on strong convergence to common fixed points of nonexpansive mappings in Hilbert spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418356v1</w:t>
-              </w:r>
-[...4499 lines deleted...]
-                <w:t xml:space="preserve">hal-00779571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6710,90 +6710,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical numerical methods for solving stochastic control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Akian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bayreuth (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6818,90 +6818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition method by component for the optimization of maintenance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6926,77 +6926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Min-plus-SDDP Algorithm for Deterministic Multistage Convex Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Akian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7030,51 +7030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating Simulink Models to Modelica using the Nsp Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Furic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7134,77 +7134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control under probability constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SADCO Kick off</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7261,90 +7261,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Multi-Stage Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. 75, 2015, Probability Theory and Stochastic Modelling, 978-3-319-18137-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18138-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7442,51 +7442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Goursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramine Nikoukhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7562,51 +7562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACROTEX : a LATEX code generator in MACSYMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sulem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7810,51 +7810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886852v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pournin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lindegaard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Pennanen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Rakotomandimby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240964v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315809v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146454v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315815v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Akian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Nikoukhah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06153-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456433v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505168v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2022.2145172" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459673v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1822836" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125927" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193448v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.06.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459688v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00606-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01645564v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03276-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760462v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1804.03034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447845v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2893" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640756v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2013.03.065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.04.049" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184662v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.041" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chancelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas-Aiguier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00114-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8X30K7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Chancelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00287-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCCF0CN0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779577v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00286-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWDCLQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chancelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Delara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0142-0615(94)90007-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779571v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chancelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03944216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Pascal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9028935" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948681v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Furic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157841" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02090402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delebecque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goursat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ba0b67b5d0c8f10961d878d91ae9d6e499d746a;origin=https://hal.archives-ouvertes.fr/hal-02090402;visit=swh:1:snp:7ddfbf3d09b30b76993b8cf01f28cdc28204e7bc;anchor=swh:1:rev:e985380d7598a12a5c6a80807b65ec1840c7f22b;path=/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sulem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Akian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06153-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456433v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459673v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1822836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125927" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193448v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.06.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505168v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2022.2145172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459688v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00606-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01645564v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03276-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760462v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1804.03034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447845v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2893" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640756v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2013.03.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.04.049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184662v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chancelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas-Aiguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00114-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8X30K7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Chancelier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00287-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCCF0CN0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00286-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWDCLQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chancelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Delara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0142-0615(94)90007-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chancelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886852v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pournin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243799v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Rakotomandimby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403642v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lindegaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Pennanen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315809v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240964v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315815v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146454v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Nikoukhah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03944216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Pascal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9028935" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948681v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Furic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157841" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02090402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delebecque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goursat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ba0b67b5d0c8f10961d878d91ae9d6e499d746a;origin=https://hal.archives-ouvertes.fr/hal-02090402;visit=swh:1:snp:7ddfbf3d09b30b76993b8cf01f28cdc28204e7bc;anchor=swh:1:rev:e985380d7598a12a5c6a80807b65ec1840c7f22b;path=/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sulem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>