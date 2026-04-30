--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -66,7178 +66,7240 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry of Sparsity-Inducing Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pournin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886852v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A formal proof of the Sands-Sauer-Woodrow theorem using the Rocq prover and mathcomp/ssreflect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal and Spatial Decomposition for Prospective Studies in Energy Systems under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Martinez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-thrust Interplanetary Trajectories with Missed Thrust Events: a Numerical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Epenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What are Capra-Convex Sets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seta Rakotomandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243799v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Production Routing Problem with Mobile Inventories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raian Lefgoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezin Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Operation and Valuation of Electricity Storages in Intraday Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lindegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teemu Pennanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decomposition-Coordination Method for Finite Horizon Bandit Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240964v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditional Separation as a Binary Relation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315809v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Two-Timescale Decision-Hazard-Decision Formulation for Storage Usage Values Calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Martinez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681616v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidden Convexity in the l0 Pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146454v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Causal Inference Theory with Information Dependency Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315815v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological Conditional Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditional Infimum and Hidden Convexity in Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropical Dynamic Programming for Lipschitz Multistage Stochastic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Akian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuhn's Equivalence Theorem for Games in Intrinsic Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Along Primal Rays Conjugacies and Generalized Convexity for Functions of the Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Do-Calculus Without Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lower Bound Convex Programs for Exact Sparse Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Suitable Conjugacy for the l0 Pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic optimal control of a domestic microgrid equipped with solar panel and battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel code generation methodology for block diagram modeler and simulators Scicos and VSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramine Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxiliary problem principle and inexact variable metric forward-backward algorithm for minimizing the sum of a differentiable function and a convex function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on strong convergence to common fixed points of nonexpansive mappings in Hilbert spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiability and Regularization of Parametric Convex Value Functions in Stochastic Multistage Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 208 (3), pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-025-02876-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903218v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified View of Polarity for Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contributions on complexity bounds for Deterministic Partially Observed Markov Decision Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 344 (1), pp.345-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-024-06282-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746856v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions on complexity bounds for Deterministic Partially Observed Markov Decision Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
+                <w:t xml:space="preserve">A Unified View of Polarity for Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.227--262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902089v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic algorithm for deterministic multistage optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Akian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 345, pp.1-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-024-06153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistage stochastic optimization of a mono-site hydrogen infrastructure by decomposition techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raian Lefgoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 207 (3), pp.49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-025-02795-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a domestic microgrid equipped with solar panel and battery: Model Predictive Control and Stochastic Dual Dynamic Programming approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pacaud</w:t>
+                <w:t xml:space="preserve">Decomposition Methods for Monotone Two-Time-Scale Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12667-022-00522-7⟩</w:t>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10287-024-00510-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03667607v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition Methods for Monotone Two-Time-Scale Stochastic Optimization Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Rigaut</w:t>
+                <w:t xml:space="preserve">Optimization of a domestic microgrid equipped with solar panel and battery: Model Predictive Control and Stochastic Dual Dynamic Programming approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10287-024-00510-5⟩</w:t>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.115-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12667-022-00522-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02013969v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Consistency for Multistage Stochastic Optimization Problems under Constraints in Expectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (2), pp.1909-1936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/22M151830X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMSx: a numerical benchmark for energy management systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Blocks Decomposition of Multistage Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rigaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.627-658</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425913v3</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757113v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Blocks Decomposition of Multistage Stochastic Optimization Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMSx: a numerical benchmark for energy management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Rigaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.817-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12667-020-00417-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757113v6</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425913v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthant-Strictly Monotonic Norms, Generalized Top-k and k-Support Norms and the L0 Pseudonorm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (3), pp.743--769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456433v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Multistage Optimization of Large-Scale Microgrids under Stochasticity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Decomposition Method by Interaction Prediction for the Optimization of Maintenance Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2021.3087775⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, pp.229-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-021-04460-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420494v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Along Primal Rays Conjugacies and the l0 Pseudonorm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multistage Optimization of a Petroleum Production System with Material Balance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331934.2020.1822836⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.108005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459673v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stochastic Auxiliary Problem Principle in Banach spaces: measurability and convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéro͂me Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (3), pp.1871-1900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/21M1402467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115740v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decomposition Method by Interaction Prediction for the Optimization of Maintenance Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bittar</w:t>
+                <w:t xml:space="preserve">Constant Along Primal Rays Conjugacies and the l0 Pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-021-04460-y⟩</w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (2), pp.355-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2020.1822836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489304v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage Optimization of a Petroleum Production System with Material Balance Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Multistage Optimization of Large-Scale Microgrids under Stochasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2021.3087775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508607v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization Interchange Theorem on Posets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 509 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmaa.2021.125927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuhn's Equivalence Theorem for Games in Product Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135, pp.220-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geb.2022.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Capra-subdifferential of the l0 pseudonorm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Le Franc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02331934.2022.2145172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505168v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capra-Convexity, Convex Factorization and Variational Formulations for the l0 Pseudonorm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.597-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11228-021-00606-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459688v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large Scale Multistage Stochastic Optimization Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large-Scale Multistage Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186 (3), pp.985-1005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420480v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large-Scale Multistage Stochastic Optimization Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large Scale Multistage Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186 (3), pp.985-1005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104424v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact converging bounds for Stochastic Dual Dynamic Programming via Fenchel duality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (2), pp.1223-1250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/19M1258876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence Between Time Consistency and Nested Formula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stochastic Optimization of Braking Energy Storage and Ventilation in a Subway Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-019-03276-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.1256-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2873919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645564v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02032865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Optimization of Braking Energy Storage and Ventilation in a Subway Station</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Rigaut</w:t>
+                <w:t xml:space="preserve">Equivalence Between Time Consistency and Nested Formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2873919⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-019-03276-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02032865v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645564v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenchel-Moreau Conjugation Inequalities with Three Couplings and Application to Stochastic Bellman Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (3), pp.945--966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.1804.03034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic decomposition applied to large-scale hydro valleys management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Premia and Nsp for Constructing a Risk Management Benchmark for Testing Parallel Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (9), pp.1654-1665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cpe.2893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447845v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions and applications of ACF mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 405 (2), pp.466-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmaa.2013.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic consistency for Stochastic Optimal Control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-011-1027-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">${\cal T}$-class algorithms for pseudocontractions and $\kappa$-strict pseudocontractions in Hilbert spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approximations of Stochastic Optimization Problems Subject to Measurability Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.na.2009.04.049⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.1719-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/070692376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193621v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative schemes for computing fixed points of nonexpansive mappings in Banach spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">${\cal T}$-class algorithms for pseudocontractions and $\kappa$-strict pseudocontractions in Hilbert spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2008.11.041⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (11), pp.5688-5694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2009.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184662v3</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations of Stochastic Optimization Problems Subject to Measurability Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Iterative schemes for computing fixed points of nonexpansive mappings in Banach spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/070692376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 353 (1), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2008.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975464v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184662v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual effect free stochastic controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kengy Barty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 142, pp.41-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-006-6160-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of settling velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lucas-Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 32 (11), pp.3461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00114-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in dynamic modeling of a secondary settler. Dynamical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31 (8), pp.1857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0043-1354(96)00287-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic approach to model bottom boundary conditions and compute efficiency in a settling tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Hydrology and Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (6), pp.449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in dynamic modeling secondary settler-I. Flux theory steady-states analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31 (8), pp.1847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0043-1354(96)00286-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fokker-Planck Equation for the Density of a Diffusion Process in a Regular Open Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Delara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 321 (9), pp.1251-1256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Generation Scheduling : Decomposition Methods to Solve the Hydraulic Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 16 (3), pp.175--181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0142-0615(94)90007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily generation scheduling: decomposition methods to solve the hydraulic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 16 (3), pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779571v1</w:t>
-              </w:r>
-[...2101 lines deleted...]
-                <w:t xml:space="preserve">hal-00418356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical numerical methods for solving stochastic control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Akian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bayreuth (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition method by component for the optimization of maintenance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Min-plus-SDDP Algorithm for Deterministic Multistage Convex Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Akian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9028935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating Simulink Models to Modelica using the Nsp Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Furic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Modelica Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Regensburg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3384/ecp19157841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control under probability constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SADCO Kick off</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00585861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7247,139 +7309,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Multi-Stage Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carpentier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. 75, 2015, Probability Theory and Stochastic Modelling, 978-3-319-18137-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18138-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7389,156 +7451,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scilab 1.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Goursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramine Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1ba0b67b5d0c8f10961d878d91ae9d6e499d746a;origin=https://hal.archives-ouvertes.fr/hal-02090402;visit=swh:1:snp:7ddfbf3d09b30b76993b8cf01f28cdc28204e7bc;anchor=swh:1:rev:e985380d7598a12a5c6a80807b65ec1840c7f22b;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7548,122 +7610,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACROTEX : a LATEX code generator in MACSYMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RT-0093, INRIA. 1987, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7810,51 +7872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Akian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06153-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456433v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459673v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1822836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125927" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193448v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.06.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505168v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2022.2145172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459688v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00606-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01645564v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03276-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760462v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1804.03034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447845v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2893" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640756v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2013.03.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.04.049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184662v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chancelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas-Aiguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00114-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8X30K7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Chancelier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00287-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCCF0CN0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00286-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWDCLQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chancelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Delara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0142-0615(94)90007-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chancelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886852v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pournin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243799v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Rakotomandimby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403642v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lindegaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Pennanen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315809v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240964v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315815v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146454v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Nikoukhah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03944216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Pascal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9028935" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948681v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Furic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157841" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02090402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delebecque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goursat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ba0b67b5d0c8f10961d878d91ae9d6e499d746a;origin=https://hal.archives-ouvertes.fr/hal-02090402;visit=swh:1:snp:7ddfbf3d09b30b76993b8cf01f28cdc28204e7bc;anchor=swh:1:rev:e985380d7598a12a5c6a80807b65ec1840c7f22b;path=/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sulem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886852v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pournin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243799v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Rakotomandimby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lindegaard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Pennanen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240964v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315809v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146454v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315815v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Akian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Nikoukhah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06153-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456433v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459673v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1822836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193448v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.06.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505168v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2022.2145172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459688v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00606-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01645564v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03276-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760462v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1804.03034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447845v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2893" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640756v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2013.03.065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.04.049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184662v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chancelier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas-Aiguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00114-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8X30K7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Chancelier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00287-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCCF0CN0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779577v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00286-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWDCLQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chancelier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Delara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0142-0615(94)90007-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chancelier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03944216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Pascal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9028935" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948681v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Furic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157841" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02090402v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delebecque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goursat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ba0b67b5d0c8f10961d878d91ae9d6e499d746a;origin=https://hal.archives-ouvertes.fr/hal-02090402;visit=swh:1:snp:7ddfbf3d09b30b76993b8cf01f28cdc28204e7bc;anchor=swh:1:rev:e985380d7598a12a5c6a80807b65ec1840c7f22b;path=/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sulem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>