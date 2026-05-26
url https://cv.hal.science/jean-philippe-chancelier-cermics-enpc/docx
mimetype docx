--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -66,6695 +66,6695 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiability and Regularization of Parametric Convex Value Functions in Stochastic Multistage Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208 (3), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02876-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903218v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions on complexity bounds for Deterministic Partially Observed Markov Decision Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 344 (1), pp.345-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-024-06282-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902089v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Unified View of Polarity for Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.227--262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stochastic algorithm for deterministic multistage optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Akian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 345, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-024-06153-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multistage stochastic optimization of a mono-site hydrogen infrastructure by decomposition techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raian Lefgoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezin Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (3), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02795-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decomposition Methods for Monotone Two-Time-Scale Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10287-024-00510-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013969v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of a domestic microgrid equipped with solar panel and battery: Model Predictive Control and Stochastic Dual Dynamic Programming approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.115-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12667-022-00522-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time Consistency for Multistage Stochastic Optimization Problems under Constraints in Expectation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), pp.1909-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M151830X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMSx: a numerical benchmark for energy management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.817-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12667-020-00417-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425913v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time Blocks Decomposition of Multistage Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.627-658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757113v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthant-Strictly Monotonic Norms, Generalized Top-k and k-Support Norms and the L0 Pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.743--769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456433v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Along Primal Rays Conjugacies and the l0 Pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (2), pp.355-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2020.1822836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459673v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Multistage Optimization of Large-Scale Microgrids under Stochasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2021.3087775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420494v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The stochastic Auxiliary Problem Principle in Banach spaces: measurability and convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéro͂me Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.1871-1900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1402467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115740v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Decomposition Method by Interaction Prediction for the Optimization of Maintenance Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, pp.229-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-021-04460-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489304v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multistage Optimization of a Petroleum Production System with Material Balance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.108005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2022.108005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508607v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimization Interchange Theorem on Posets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 509 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2021.125927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuhn's Equivalence Theorem for Games in Product Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.220-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2022.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193448v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Capra-subdifferential of the l0 pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2022.2145172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505168v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capra-Convexity, Convex Factorization and Variational Formulations for the l0 Pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.597-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11228-021-00606-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459688v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large Scale Multistage Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186 (3), pp.985-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420480v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed Spatial and Temporal Decompositions for Large-Scale Multistage Stochastic Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186 (3), pp.985-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-020-01733-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact converging bounds for Stochastic Dual Dynamic Programming via Fenchel duality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.1223-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1258876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744035v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Optimization of Braking Energy Storage and Ventilation in a Subway Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.1256-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2873919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02032865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivalence Between Time Consistency and Nested Formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-019-03276-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645564v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenchel-Moreau Conjugation Inequalities with Three Couplings and Application to Stochastic Bellman Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.945--966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1804.03034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760462v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic decomposition applied to large-scale hydro valleys management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526775v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Premia and Nsp for Constructing a Risk Management Benchmark for Testing Parallel Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.1654-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.2893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447845v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensions and applications of ACF mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (2), pp.466-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2013.03.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640756v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic consistency for Stochastic Optimal Control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-011-1027-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">${\cal T}$-class algorithms for pseudocontractions and $\kappa$-strict pseudocontractions in Hilbert spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (11), pp.5688-5694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2009.04.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterative schemes for computing fixed points of nonexpansive mappings in Banach spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 353 (1), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2008.11.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184662v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximations of Stochastic Optimization Problems Subject to Measurability Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.1719-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/070692376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual effect free stochastic controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengy Barty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142, pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-006-6160-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of settling velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucas-Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 32 (11), pp.3461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00114-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights in dynamic modeling of a secondary settler. Dynamical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (8), pp.1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(96)00287-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stochastic approach to model bottom boundary conditions and compute efficiency in a settling tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Hydrology and Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (6), pp.449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights in dynamic modeling secondary settler-I. Flux theory steady-states analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ph. Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (8), pp.1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(96)00286-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fokker-Planck Equation for the Density of a Diffusion Process in a Regular Open Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Delara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 321 (9), pp.1251-1256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily Generation Scheduling : Decomposition Methods to Solve the Hydraulic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 16 (3), pp.175--181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0142-0615(94)90007-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily generation scheduling: decomposition methods to solve the hydraulic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 16 (3), pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of Sparsity-Inducing Norms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A formal proof of the Sands-Sauer-Woodrow theorem using the Rocq prover and mathcomp/ssreflect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886852v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal proof of the Sands-Sauer-Woodrow theorem using the Rocq prover and mathcomp/ssreflect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Geometry of Sparsity-Inducing Norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pournin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05599675v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and Spatial Decomposition for Prospective Studies in Energy Systems under Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Martinez Parra</w:t>
+                <w:t xml:space="preserve">Low-thrust Interplanetary Trajectories with Missed Thrust Events: a Numerical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Lara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Janin</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Epenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387929v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-thrust Interplanetary Trajectories with Missed Thrust Events: a Numerical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are Capra-Convex Sets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Adrien Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seta Rakotomandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368349v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are Capra-Convex Sets?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Temporal and Spatial Decomposition for Prospective Studies in Energy Systems under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Martinez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Lara</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+                <w:t xml:space="preserve">Pierre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243799v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Production Routing Problem with Mobile Inventories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raian Lefgoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Operation and Valuation of Electricity Storages in Intraday Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lindegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teemu Pennanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition-Coordination Method for Finite Horizon Bandit Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240964v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Separation as a Binary Relation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315809v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Timescale Decision-Hazard-Decision Formulation for Storage Usage Values Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martinez Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Lara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Convexity in the l0 Pseudonorm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Causal Inference Theory with Information Dependency Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146454v3</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Inference Theory with Information Dependency Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Topological Conditional Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315815v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Conditional Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hidden Convexity in the l0 Pseudonorm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315811v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146454v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Infimum and Hidden Convexity in Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Dynamic Programming for Lipschitz Multistage Stochastic Programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Kuhn's Equivalence Theorem for Games in Intrinsic Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059701v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuhn's Equivalence Theorem for Games in Intrinsic Form</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tropical Dynamic Programming for Lipschitz Multistage Stochastic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Akian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880591v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Along Primal Rays Conjugacies and Generalized Convexity for Functions of the Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Do-Calculus Without Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Bound Convex Programs for Exact Sparse Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Suitable Conjugacy for the l0 Pseudonorm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic optimal control of a domestic microgrid equipped with solar panel and battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel code generation methodology for block diagram modeler and simulators Scicos and VSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramine Nikoukhah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxiliary problem principle and inexact variable metric forward-backward algorithm for minimizing the sum of a differentiable function and a convex function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on strong convergence to common fixed points of nonexpansive mappings in Hilbert spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418356v1</w:t>
-              </w:r>
-[...4499 lines deleted...]
-                <w:t xml:space="preserve">hal-00779571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6772,90 +6772,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical numerical methods for solving stochastic control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Akian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bayreuth (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6880,90 +6880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition method by component for the optimization of maintenance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6988,77 +6988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Min-plus-SDDP Algorithm for Deterministic Multistage Convex Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Akian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7092,51 +7092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating Simulink Models to Modelica using the Nsp Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Furic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7196,77 +7196,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control under probability constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SADCO Kick off</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7323,90 +7323,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Multi-Stage Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. 75, 2015, Probability Theory and Stochastic Modelling, 978-3-319-18137-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18138-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7504,51 +7504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Goursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramine Nikoukhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7624,51 +7624,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACROTEX : a LATEX code generator in MACSYMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chancelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sulem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7872,51 +7872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886852v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pournin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243799v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Rakotomandimby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lindegaard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Pennanen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240964v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315809v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146454v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315815v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Akian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Nikoukhah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06153-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456433v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459673v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1822836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193448v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.06.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505168v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2022.2145172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459688v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00606-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01645564v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03276-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760462v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1804.03034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447845v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2893" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640756v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2013.03.065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.04.049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184662v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chancelier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas-Aiguier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00114-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8X30K7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Chancelier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00287-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCCF0CN0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779577v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00286-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWDCLQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chancelier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Delara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0142-0615(94)90007-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chancelier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03944216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Pascal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9028935" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948681v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Furic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157841" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02090402v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delebecque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goursat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ba0b67b5d0c8f10961d878d91ae9d6e499d746a;origin=https://hal.archives-ouvertes.fr/hal-02090402;visit=swh:1:snp:7ddfbf3d09b30b76993b8cf01f28cdc28204e7bc;anchor=swh:1:rev:e985380d7598a12a5c6a80807b65ec1840c7f22b;path=/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sulem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903218v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Franc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chancelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02876-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902089v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vessaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06282-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Akian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06153-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raian Lefgoum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Afsar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02795-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013969v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rigaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00510-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-022-00522-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M151830X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425913v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-020-00417-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757113v6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456433v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459673v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2020.1822836" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420494v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2021.3087775" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115740v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ro&#834;me Lonchampt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1402467" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489304v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lonchampt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04460-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508607v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2022.108005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125927" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193448v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Heymann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.06.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505168v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2022.2145172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459688v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00606-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420480v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01733-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03104424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01744035v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1258876" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02032865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2873919" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01645564v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03276-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760462v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1804.03034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01526775v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.05.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447845v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lapeyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2893" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640756v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2013.03.065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cohen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girardeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-1027-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2009.04.049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184662v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070692376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00978996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-6160-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDM8H1L9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chancelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas-Aiguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00114-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8X30K7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Chancelier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00287-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCCF0CN0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(96)00286-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWDCLQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chancelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Delara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0142-0615(94)90007-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chancelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886852v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pournin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Epenoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243799v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Rakotomandimby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martinez Parra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lindegaard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Pennanen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240964v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315809v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681616v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315815v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146454v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013990v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01688666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Nikoukhah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03944216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Pascal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9028935" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948681v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Furic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157841" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585861v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18138-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02090402v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delebecque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goursat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ba0b67b5d0c8f10961d878d91ae9d6e499d746a;origin=https://hal.archives-ouvertes.fr/hal-02090402;visit=swh:1:snp:7ddfbf3d09b30b76993b8cf01f28cdc28204e7bc;anchor=swh:1:rev:e985380d7598a12a5c6a80807b65ec1840c7f22b;path=/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sulem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>