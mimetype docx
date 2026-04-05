--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1521,177 +1521,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire ensemble par la prolétarisation de l’organisation familiale du travail</w:t>
+                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire et faire-faire en s’associant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384021v1</w:t>
+                <w:t xml:space="preserve">hal-05384048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire et faire-faire en s’associant</w:t>
+                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire ensemble par la prolétarisation de l’organisation familiale du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384048v1</w:t>
+                <w:t xml:space="preserve">hal-05384021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire faire en externalisant des travaux agricoles</w:t>
               </w:r>
@@ -2067,51 +2067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A027BC8B"/>
+    <w:nsid w:val="0024C659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2298,51 +2298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-cherel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6281-7193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092469612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7110039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lewandowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2097022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouh Omar Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Nour&#160;ayeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18859" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy de Richemond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Colas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deymier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouhet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waechter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rambaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-cherel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6281-7193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092469612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7110039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lewandowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2097022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouh Omar Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Nour&#160;ayeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18859" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy de Richemond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Colas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deymier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouhet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waechter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rambaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>