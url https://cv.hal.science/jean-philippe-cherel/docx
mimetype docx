--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -808,372 +808,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crues de l'Oued Gobaad à As Eyla (Rep. De Djibouti)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
+                <w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Colas</w:t>
+                <w:t xml:space="preserve">Maria Ana Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Adi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ambassade de France à Djibouti, IFAR (Institut français Arthur Rimbaud), PAM, Université de Djibouti. 2012, 95 p</w:t>
+                <w:t xml:space="preserve">Khalid Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077256v1</w:t>
+                <w:t xml:space="preserve">hal-03078216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur les crues de l’Oued Gobaad à As-Eyla (République de Djibouti, août 2010)</w:t>
+                <w:t xml:space="preserve">Les crues de l'Oued Gobaad à As Eyla (Rep. De Djibouti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Adi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ambassade de France à Djibouti, IFAR (Institut français Arthur Rimbaud), PAM, Université de Djibouti. 2012, 95 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pasquet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03078215v1</w:t>
+                <w:t xml:space="preserve">hal-03077256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leone</w:t>
+                <w:t xml:space="preserve">Rapport sur les crues de l’Oued Gobaad à As-Eyla (République de Djibouti, août 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ana Baptista</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Adi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ambassade de France à Djibouti, IFAR (Institut français Arthur Rimbaud), PAM, Université de Djibouti. 2012, 95 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Mehdi</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03078216v1</w:t>
+                <w:t xml:space="preserve">hal-03078215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités des réseaux routiers face aux debris flows dans les Alpes. Quantification des risques et modélisation de l'accessibilité territoriale.</w:t>
               </w:r>
@@ -1521,477 +1521,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire et faire-faire en s’associant</w:t>
+                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire-faire aux autres par délégation par fermage et métayage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384048v1</w:t>
+                <w:t xml:space="preserve">hal-05384030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire ensemble par la prolétarisation de l’organisation familiale du travail</w:t>
+                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire et faire-faire en s’associant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384021v1</w:t>
+                <w:t xml:space="preserve">hal-05384048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire faire en externalisant des travaux agricoles</w:t>
+                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire ensemble par la prolétarisation de l’organisation familiale du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384064v1</w:t>
+                <w:t xml:space="preserve">hal-05384021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire ensemble et soi-même à l’intérieur de la cellule familiale</w:t>
+                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire faire en externalisant des travaux agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383964v1</w:t>
+                <w:t xml:space="preserve">hal-05384064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire-faire aux autres en s’entourant de salariés</w:t>
+                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire ensemble et soi-même à l’intérieur de la cellule familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384037v1</w:t>
+                <w:t xml:space="preserve">hal-05383964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire-faire aux autres par délégation par fermage et métayage</w:t>
+                <w:t xml:space="preserve">Travailler dans les exploitations agricoles en France métropolitaine : faire-faire aux autres en s’entourant de salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384030v1</w:t>
+                <w:t xml:space="preserve">hal-05384037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2067,51 +2067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0024C659"/>
+    <w:nsid w:val="68BF52DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2298,51 +2298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-cherel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6281-7193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092469612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7110039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lewandowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2097022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouh Omar Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Nour&#160;ayeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18859" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy de Richemond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Colas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deymier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouhet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waechter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rambaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-cherel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6281-7193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092469612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7110039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lewandowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2097022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouh Omar Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Nour&#160;ayeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18859" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy de Richemond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Colas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pasquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deymier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouhet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waechter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rambaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>