--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -165,3786 +165,4345 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLoOP - Hyperbolic 2-space Local Outlier Probabilities</w:t>
+                <w:t xml:space="preserve">Experimental Evaluation of the ASWING Aeroelastic Framework: Aerodynamics and Propeller Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allietta</w:t>
+                <w:t xml:space="preserve">Romain Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3454807⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C038192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327289v3</w:t>
+                <w:t xml:space="preserve">hal-05570017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+                <w:t xml:space="preserve">Experimental Evaluation of the ASWING Aeroelastic Framework: Structure Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17568293221148378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C038193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924053v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multifractal Analysis and Machine Learning Based Intrusion Detection System with an Application in a UAS/RADAR System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruohao Zhang</w:t>
+                <w:t xml:space="preserve">Experimental Evaluation of the ASWING Aeroelastic Framework: Aeroelasticity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/drones6010021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C038194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523474v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-of-squares Flight Control Synthesis for Deep-stall Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+                <w:t xml:space="preserve">New Dynamic Soaring Formulation for Assessing the Effects of Flexibility on Mini UAV Endurance Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G004753⟩</w:t>
+              <w:t xml:space="preserve">Unmanned systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2301385026500354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390125v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Stability Analysis of Aircraft Flight in Deep Stall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HLoOP - Hyperbolic 2-space Local Outlier Probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Burlion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anders La Cour-Harbo</w:t>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C035455⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.128509-128518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3454807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620375v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327289v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free control algorithms for micro air vehicles with transitioning flight capabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, pp.1-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1756829320914264⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15, pp.175682932211483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17568293221148378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542982v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local stability analysis for large polynomial spline systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Multifractal Analysis and Machine Learning Based Intrusion Detection System with an Application in a UAS/RADAR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruohao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Burlion</w:t>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108773⟩</w:t>
+              <w:t xml:space="preserve">Drones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/drones6010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390130v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Polynomial Modeling for Control and Analysis of Aircraft Dynamics beyond Stall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dynamic Stability Analysis of Aircraft Flight in Deep Stall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders La Cour-Harbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (4), pp.949-957. </w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (1), pp.143-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.G003618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.C035455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893826v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Intrusion Detection System for UAV Ad-hoc Communication From methodology design to real test validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sum-of-squares Flight Control Synthesis for Deep-stall Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (8), pp.1498-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G004753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871398v1</w:t>
+                <w:t xml:space="preserve">hal-02390125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Model-free control algorithms for micro air vehicles with transitioning flight capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1756829320914264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local stability analysis for large polynomial spline systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.108773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piecewise Polynomial Modeling for Control and Analysis of Aircraft Dynamics beyond Stall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), pp.949-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G003618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network Intrusion Detection System for UAV Ad-hoc Communication From methodology design to real test validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruohao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.101759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une étude sur l'estimation non linéaire basée sur la théorie des observateurs invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equivariant von Mises-Gaussian distribution on SE(n) for Unscented Kalman Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Pravong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Öman Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, France. pp.462-469, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Optimal Quantization-based Unscented Kalman Filter on SE(2): Application to Trajectory Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Pravong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Öman Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Thessaloniki, Greece. pp.2012-2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859308v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating wind using a quadrotor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international micro air vehicle conference (IMAV2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.124-130</w:t>
+              <w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.39--46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439452v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified model-free control architecture for tailsitter micro air vehicles: Flight simulation analysis and experimental flights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimating wind using a quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">international micro air vehicle conference (IMAV2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.124-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549682v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Model-Predictive Control Strategies for Aircraft Deep-stall Recovery with Stability Guarantees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominic Liao-Mcpherson</w:t>
+                <w:t xml:space="preserve">Towards a unified model-free control architecture for tailsitter micro air vehicles: Flight simulation analysis and experimental flights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019, 58th Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030207⟩</w:t>
+              <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2020-2075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390139v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full model-free control architecture for hybrid UAVs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Economic Model-Predictive Control Strategies for Aircraft Deep-stall Recovery with Stability Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Liao-Mcpherson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Kolmanovsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC.2019.8814993⟩</w:t>
+              <w:t xml:space="preserve">CDC 2019, 58th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.ISBN: 978-1-7281-1397-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298968v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Unscented Kalman Filter with application to attitude estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full model-free control architecture for hybrid UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cabarbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017, 56th IEEE conference on decision and control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264063⟩</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Philadelphia, PA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2019.8814993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509884v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tightly coupled navigation and wind estimation for mini UAVs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Invariant Unscented Kalman Filter with application to attitude estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Seren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> AIAA GNC 2018, AIAA Guidance, Navigation, and Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2018-1843⟩</w:t>
+              <w:t xml:space="preserve">CDC 2017, 56th IEEE conference on decision and control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.ISBN: 978-1-5090-2874-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814261v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-wind UAV with transitioning flight capabilities: Model-Based or Model-Free Control approach? A preliminary study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tightly coupled navigation and wind estimation for mini UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> AIAA GNC 2018, AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Kissimee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-1843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817515v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free control approach for fixed-wing UAVs with uncertain parameters analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fixed-wind UAV with transitioning flight capabilities: Model-Based or Model-Free Control approach? A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Ribeiro Lustosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Methods &amp; Models in Automation &amp; Robotics, MMAR 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dallas, TX, United States. pp.1157-1164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896749v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a novel network intrusion detection system for drone communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruohao Zhang</w:t>
+                <w:t xml:space="preserve">Model-free control approach for fixed-wing UAVs with uncertain parameters analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Riad Chemali</w:t>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2018, 37th AIAA/IEEE Digital Avionics Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC.2018.8569300⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Methods &amp; Models in Automation &amp; Robotics, MMAR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Miedzyzdroje, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMAR.2018.8486083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886536v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piece-wise Identification and Analysis of the Aerodynamic Coefficients, Trim Conditions, and Safe Sets of the Generic Transport Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design of a novel network intrusion detection system for drone communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruohao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Chemali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNC 2018 AIAA Guidance, Navigation, and Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2018-1114⟩</w:t>
+              <w:t xml:space="preserve">DASC 2018, 37th AIAA/IEEE Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2018.8569300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857272v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Invariant Unscented Kalman Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Piece-wise Identification and Analysis of the Aerodynamic Coefficients, Trim Conditions, and Safe Sets of the Generic Transport Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017, 56th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GNC 2018 AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.ISBN : 978-1-62410-526-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-1114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509893v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unscented Kalman Filtering on Lie Groups</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Invariant Unscented Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Seren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/RSJ, Sep 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">CDC 2017, 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489204v3</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear Analysis and Control Proposal for In-flight Loss-of-control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.ISSN: 2405-8963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a robust Controller/Observer for TCP/AQM network: First application to intrusion detection systems for drone fleet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unscented Kalman Filtering on Lie Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp. 1707-1712, ISBN: 978-1-5386-2681-8</w:t>
+              <w:t xml:space="preserve">, IEEE/RSJ, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545617v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489204v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team MAVion entry in the IMAV'17 outdoor challenge – A tail-sitting trajectory-tracking µUAV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design of a robust Controller/Observer for TCP/AQM network: First application to intrusion detection systems for drone fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Chemali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2017, 9th International Micro Air Vehicle Conference and Competition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp. 1707-1712, ISBN: 978-1-5386-2681-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609317v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-envelope Equations of Motion of the Generic Transport Model based on Piece-wise Polynomial Aerodynamic Coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+                <w:t xml:space="preserve">Team MAVion entry in the IMAV'17 outdoor challenge – A tail-sitting trajectory-tracking µUAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Lustosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burlion</w:t>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMAV 2017, 9th International Micro Air Vehicle Conference and Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724784v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-envelope Equations of Motion of the Generic Transport Model based on Piece-wise Polynomial Aerodynamic Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISARRA 2016 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Linköping, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2017.8101652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470201v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Wind-Field Estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISARRA 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
+              <w:t xml:space="preserve">ISARRA 2016 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470216v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Wind Field Estimation and Aircraft Identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental Wind-Field Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Erdelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2015: International Micro Air Vehicles Conference and Flight Competition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">ISARRA 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204624v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi-Invariant Unscented Kalman Filter for Sensor Fusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental Wind Field Estimation and Aircraft Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Erdelyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2014, 53rd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMAV 2015: International Micro Air Vehicles Conference and Flight Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109001v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear state estimation using an invariant unscented Kalman filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pi-Invariant Unscented Kalman Filter for Sensor Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2013, AIAA Guidance, Navigation and Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2013-4869⟩</w:t>
+              <w:t xml:space="preserve">CDC 2014, 53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.1035-1040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933568v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nonlinear state estimation using an invariant unscented Kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Seren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIAA GNC 2013, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Boston, United States. pp 1-15 ; ISBN : 978-1-62410-224-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-4869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development of an 18cm Micro Air Vehicle : QUARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3954,254 +4513,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au contrôle des mini-drones : de la conception à la mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordeneuve-Guibé Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brière Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2020, Formations &amp; Techniques, 9782340040397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage de Kalman non linéaire pour la navigation multicapteurs d'un mini drone : Application au pilotage-guidage robuste en milieu complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Press, 2018, 9781784055172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Kalman Filter for Multi-Sensor Navigation of Unmanned Aerial Vehicles: Application to Guidance and Navigation of Unmanned Aerial Vehicles Flying in a Complex Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Press, 2018, 978-1785482854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4211,128 +4770,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Invariant Observers Theory for Nonlinear State Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Fourati Hassen Belkhiat Djamel Eddine Chouaib Iniewski Krzysztof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multisensor Attitude Estimation Fundamental Concepts and Applications Edited by Fourati Hassen Belkhiat Djamel Eddine Chouaib Iniewski Krzysztof </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, pp 391-408, 2016, 978-1-4987-4571-0, eBook ISBN: 978-1-4987-4580-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4342,332 +4901,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE SURVEILLANCE D'UN SYSTEME, DISPOSITIFS, SYSTEME ET PROGRAMME CORRESPONDANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruohao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2021/165511. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flight control system and method for a convertible fixed-wing drone providing a stabilized continuous transition between a vertical stationary flight and a horizontal cruise flight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suisse, N° de brevet: WO2019238375A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé de contrôle de vol d'un drone convertible à voilure fixe permettant une transition continue stabilisée entre un vol stationnaire vertical et un vol de croisière à l'horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suisse, N° de brevet: WO2019238375A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4677,267 +5236,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Computational Cost in the Invariant Unscented Kalman Filtering For Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Unscented Kalman filtering : A Parametric formulation study for Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Aerodynamic Coefficients for the Evolvable Demonstrator for Upset Recovery Approaches with Evaluation in the Wind-tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4947,292 +5506,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network intrusion detection system for drone fleet using both spectral analysis and robust controller / observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruohao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Chemali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-ENAC-2018-01, ENAC. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise Polynomial Model of the Aerodynamic Coefficients of the Generic Transport Model and its Equations of Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Third corrected version, ONERA -- The French Aerospace Lab; École Nationale de l'Aviation Civile. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808649v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation non linéaire basée sur la théorie des observateurs invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-ENAC-2017-001, ENAC. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5242,100 +5801,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un estimateur d’état non linéaire embarqué pour le pilotage-guidage robuste d’un micro-drone en milieu complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique de l'espace [physics.space-ph]. INSTITUT SUPERIEUR DE L'AERONAUTIQUE ET DE L'ESPACE (ISAE), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01235618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5345,105 +5904,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’estimation et du contrôle non linéaire à l’avionique de systèmes de drones plus sûrs et robustes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Toulouse 3 - Paul Sabatier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04718678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5511,51 +6070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C49F2E1"/>
+    <w:nsid w:val="A30B68E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5742,51 +6301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-condomines" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9409-0876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192196669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04327289v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454807" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523474v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohao Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6010021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390125v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02620375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders La Cour-Harbo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02542982v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829320914264" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01893826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01871398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.09.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01607719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pravong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#214;man Lundin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Liao-Mcpherson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kolmanovsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030207" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02298968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01814261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1843" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01817515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ribeiro Lustosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01896749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2018.8486083" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Chemali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569300" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489204v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01543046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01545617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lustosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01724784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039518" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4869" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02946800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordeneuve-Guib&#233; Jo&#235;l" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bri&#232;re Yves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01960251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01931087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04999261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03122144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03122138v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106315v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808649v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01434172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01235618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/tel-04718678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-condomines" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9409-0876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192196669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385026500354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04327289v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523474v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohao Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6010021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02620375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders La Cour-Harbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390125v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02542982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829320914264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01893826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01871398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.09.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01607719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pravong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#214;man Lundin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312481" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Liao-Mcpherson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kolmanovsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02298968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01814261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brossard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1843" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01817515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ribeiro Lustosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01896749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2018.8486083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Chemali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569300" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01543046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489204v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01545617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lustosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01724784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101652" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4869" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02946800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordeneuve-Guib&#233; Jo&#235;l" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bri&#232;re Yves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01960251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01931087v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04999261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03122144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03122138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106315v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808649v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01434172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01235618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/tel-04718678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>