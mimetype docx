--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -966,438 +966,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Stability Analysis of Aircraft Flight in Deep Stall</w:t>
+                <w:t xml:space="preserve">Model-free control algorithms for micro air vehicles with transitioning flight capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+                <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Burlion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C035455⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1756829320914264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620375v1</w:t>
+                <w:t xml:space="preserve">hal-02542982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-of-squares Flight Control Synthesis for Deep-stall Recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dynamic Stability Analysis of Aircraft Flight in Deep Stall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders La Cour-Harbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G004753⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (1), pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C035455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390125v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free control algorithms for micro air vehicles with transitioning flight capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
+                <w:t xml:space="preserve">Sum-of-squares Flight Control Synthesis for Deep-stall Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (8), pp.1498-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1756829320914264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.G004753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542982v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local stability analysis for large polynomial spline systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 113, pp.108773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1425,235 +1425,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Polynomial Modeling for Control and Analysis of Aircraft Dynamics beyond Stall</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network Intrusion Detection System for UAV Ad-hoc Communication From methodology design to real test validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruohao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G003618⟩</w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.101759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893826v1</w:t>
+                <w:t xml:space="preserve">hal-01871398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Intrusion Detection System for UAV Ad-hoc Communication From methodology design to real test validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piecewise Polynomial Modeling for Control and Analysis of Aircraft Dynamics beyond Stall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90, pp.101759. </w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), pp.949-957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.G003618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871398v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude sur l'estimation non linéaire basée sur la théorie des observateurs invariants</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a unified model-free control architecture for tailsitter micro air vehicles: Flight simulation analysis and experimental flights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,90 +2298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Model-Predictive Control Strategies for Aircraft Deep-stall Recovery with Stability Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Liao-Mcpherson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kolmanovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2428,51 +2428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full model-free control architecture for hybrid UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,51 +2480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cabarbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Philadelphia, PA, United States. </w:t>
@@ -2764,282 +2764,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-wind UAV with transitioning flight capabilities: Model-Based or Model-Free Control approach? A preliminary study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Model-free control approach for fixed-wing UAVs with uncertain parameters analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Ribeiro Lustosa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Methods &amp; Models in Automation &amp; Robotics, MMAR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Miedzyzdroje, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMAR.2018.8486083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817515v1</w:t>
+                <w:t xml:space="preserve">hal-01896749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free control approach for fixed-wing UAVs with uncertain parameters analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Fixed-wind UAV with transitioning flight capabilities: Model-Based or Model-Free Control approach? A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Ribeiro Lustosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Methods &amp; Models in Automation &amp; Robotics, MMAR 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dallas, TX, United States. pp.1157-1164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896749v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a novel network intrusion detection system for drone communications</w:t>
               </w:r>
@@ -3051,51 +3051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruohao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Chemali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3142,64 +3142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piece-wise Identification and Analysis of the Aerodynamic Coefficients, Trim Conditions, and Safe Sets of the Generic Transport Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3335,368 +3335,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear Analysis and Control Proposal for In-flight Loss-of-control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burlion</w:t>
+                <w:t xml:space="preserve">Design of a robust Controller/Observer for TCP/AQM network: First application to intrusion detection systems for drone fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Chemali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.ISSN: 2405-8963</w:t>
+              <w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp. 1707-1712, ISBN: 978-1-5386-2681-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543046v1</w:t>
+                <w:t xml:space="preserve">hal-01545617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unscented Kalman Filtering on Lie Groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+                <w:t xml:space="preserve">Non-linear Analysis and Control Proposal for In-flight Loss-of-control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/RSJ, Sep 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve"> 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.ISSN: 2405-8963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489204v3</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a robust Controller/Observer for TCP/AQM network: First application to intrusion detection systems for drone fleet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Miquel</w:t>
+                <w:t xml:space="preserve">Unscented Kalman Filtering on Lie Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp. 1707-1712, ISBN: 978-1-5386-2681-8</w:t>
+              <w:t xml:space="preserve">, IEEE/RSJ, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545617v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489204v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team MAVion entry in the IMAV'17 outdoor challenge – A tail-sitting trajectory-tracking µUAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Lustosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3760,77 +3760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-envelope Equations of Motion of the Generic Transport Model based on Piece-wise Polynomial Aerodynamic Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Linköping, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4527,51 +4527,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au contrôle des mini-drones : de la conception à la mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4928,51 +4928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE SURVEILLANCE D'UN SYSTEME, DISPOSITIFS, SYSTEME ET PROGRAMME CORRESPONDANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruohao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5010,229 +5010,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight control system and method for a convertible fixed-wing drone providing a stabilized continuous transition between a vertical stationary flight and a horizontal cruise flight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Système et procédé de contrôle de vol d'un drone convertible à voilure fixe permettant une transition continue stabilisée entre un vol stationnaire vertical et un vol de croisière à l'horizontal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suisse, N° de brevet: WO2019238375A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122144v1</w:t>
+                <w:t xml:space="preserve">hal-03122138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système et procédé de contrôle de vol d'un drone convertible à voilure fixe permettant une transition continue stabilisée entre un vol stationnaire vertical et un vol de croisière à l'horizontal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Flight control system and method for a convertible fixed-wing drone providing a stabilized continuous transition between a vertical stationary flight and a horizontal cruise flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suisse, N° de brevet: WO2019238375A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122138v1</w:t>
+                <w:t xml:space="preserve">hal-03122144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5400,51 +5400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Aerodynamic Coefficients for the Evolvable Demonstrator for Upset Recovery Approaches with Evaluation in the Wind-tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5559,51 +5559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Chemali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-ENAC-2018-01, ENAC. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5625,64 +5625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise Polynomial Model of the Aerodynamic Coefficients of the Generic Transport Model and its Equations of Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6070,51 +6070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A30B68E9"/>
+    <w:nsid w:val="21443E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6301,51 +6301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-condomines" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9409-0876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192196669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385026500354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04327289v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523474v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohao Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6010021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02620375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders La Cour-Harbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390125v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02542982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829320914264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01893826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003618" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01871398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.09.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01607719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pravong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#214;man Lundin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312481" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Liao-Mcpherson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kolmanovsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02298968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01814261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brossard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1843" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01817515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ribeiro Lustosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01896749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2018.8486083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Chemali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569300" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01543046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489204v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01545617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lustosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01724784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101652" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4869" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02946800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordeneuve-Guib&#233; Jo&#235;l" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bri&#232;re Yves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01960251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01931087v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04999261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03122144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03122138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106315v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808649v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01434172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01235618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/tel-04718678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-condomines" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9409-0876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192196669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385026500354" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04327289v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allietta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523474v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohao Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6010021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02542982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829320914264" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02620375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders La Cour-Harbo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035455" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390125v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004753" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01871398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01893826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003618" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01607719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Pravong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#214;man Lundin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312481" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Liao-Mcpherson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kolmanovsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02298968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8814993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01814261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brossard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1843" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01896749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2018.8486083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01817515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ribeiro Lustosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01886536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Chemali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2018.8569300" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01545617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Miquel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01543046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489204v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Lustosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01724784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101652" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4869" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02946800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordeneuve-Guib&#233; Jo&#235;l" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bri&#232;re Yves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01960251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01931087v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04999261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03122138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03122144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106315v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808649v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01434172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01235618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/tel-04718678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>