--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -1142,433 +1142,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tri-dimensional model for the numerical treatment of ductile fracture in dynamics using the Extended Finite Element Method</w:t>
+                <w:t xml:space="preserve">Ductile fracture modelling using the Extended Finite Element Method for dynamic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheidt Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197786v1</w:t>
+                <w:t xml:space="preserve">hal-05103146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle haute-fidélité pour la simulation de la fatigue à grand nombre de cycles de points de soudure électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao Ekra</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de la rupture ductile en dynamique transitoire par la méthode des éléments finis étendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheidt Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mordillat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313065v1</w:t>
+                <w:t xml:space="preserve">hal-05241190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile fracture modelling using the Extended Finite Element Method for dynamic analysis</w:t>
+                <w:t xml:space="preserve">A tri-dimensional model for the numerical treatment of ductile fracture in dynamics using the Extended Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheidt Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103146v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la rupture ductile en dynamique transitoire par la méthode des éléments finis étendus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scheidt Louis</w:t>
+                <w:t xml:space="preserve">Modèle haute-fidélité pour la simulation de la fatigue à grand nombre de cycles de points de soudure électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Ekra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Longère</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Klinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mordillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241190v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large strain cohesive XFE formulation for ductile fracture</w:t>
               </w:r>
@@ -1738,217 +1738,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nonlinear XFEM-CZM based methodology for ductile fracture</w:t>
+                <w:t xml:space="preserve">Updated-Lagrangian XFEM formulation for ductile fracture in the finite strain framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Kaniadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESIS European Structural Integrity Society Technical Meeting on Numerical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">ICF15 -15th International Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993179v1</w:t>
+                <w:t xml:space="preserve">hal-04137165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated-Lagrangian XFEM formulation for ductile fracture in the finite strain framework</w:t>
+                <w:t xml:space="preserve">3D nonlinear XFEM-CZM based methodology for ductile fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Kaniadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICF15 -15th International Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">ESIS European Structural Integrity Society Technical Meeting on Numerical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137165v1</w:t>
+                <w:t xml:space="preserve">hal-03993179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A XFEM-CZM Based Methodology for Finite Strain Ductile Fracture</w:t>
               </w:r>
@@ -2023,217 +2023,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated-Lagrangian XFEM Formulation for Ductile Fracture at Large Strain</w:t>
+                <w:t xml:space="preserve">3D cohesive XFEM-based unified methodology for ductile fracture in finite strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Kaniadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM- APCOM 2022, 15th World Congress in Computational Mechanics - 8th Asian Pacific Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760598v1</w:t>
+                <w:t xml:space="preserve">hal-03635286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated Lagrangian XFEM Approach for Finite Strain Ductile Fracture</w:t>
+                <w:t xml:space="preserve">Updated-Lagrangian XFEM Formulation for Ductile Fracture at Large Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Kaniadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">WCCM- APCOM 2022, 15th World Congress in Computational Mechanics - 8th Asian Pacific Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720531v1</w:t>
+                <w:t xml:space="preserve">hal-03760598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement numérique tridimensionnel de la rupture ductile progressive par une méthode XFEM cohésive</w:t>
               </w:r>
@@ -2321,122 +2321,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D cohesive XFEM-based unified methodology for ductile fracture in finite strain</w:t>
+                <w:t xml:space="preserve">Updated Lagrangian XFEM Approach for Finite Strain Ductile Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Kaniadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635286v1</w:t>
+                <w:t xml:space="preserve">hal-03720531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche couplant XFEM et zone cohésive pour la modélisation numérique 3D de la rupture ductile</w:t>
               </w:r>
@@ -3349,351 +3349,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la rupture ductile par une approche couplant X-FEM et zone cohésive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinaison X-FEM/CZM pour la modélisation numérique de la rupture ductile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Cadou</w:t>
+                <w:t xml:space="preserve">Jean Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR CNRS MePhy Mécanique et Physique des Systèmes Complexes - Nouveaux défis en mécanique de la rupture, Paris (France), 27-28 Nov. 2017</w:t>
+              <w:t xml:space="preserve">GT MECAMAT - Physique, Mécanique et Modélisation de l'Endommagement et de la Rupture - Transition Endommagement-Rupture, Paris (France), 6 Oct. 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047615v1</w:t>
+                <w:t xml:space="preserve">hal-02024372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison X-FEM/CZM pour la modélisation numérique de la rupture ductile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition endommagement diffus vers fissuration par introduction d'une bande cohésive dans X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Cadou</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT MECAMAT - Physique, Mécanique et Modélisation de l'Endommagement et de la Rupture - Transition Endommagement-Rupture, Paris (France), 6 Oct. 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024372v1</w:t>
+                <w:t xml:space="preserve">hal-01926880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition endommagement diffus vers fissuration par introduction d'une bande cohésive dans X-FEM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation numérique de la rupture ductile par une approche couplant X-FEM et zone cohésive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">GDR CNRS MePhy Mécanique et Physique des Systèmes Complexes - Nouveaux défis en mécanique de la rupture, Paris (France), 27-28 Nov. 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926880v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the damage-to-fracture transition in a ductile material</w:t>
               </w:r>
@@ -4200,325 +4200,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation 2D de la fissuration dans un matériau ductile endommageable avec X-FEM</w:t>
+                <w:t xml:space="preserve">Numerical simulation of crack propagation in a ductile viscoplastique material using X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Extended Finite Element Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.135 - 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018614v1</w:t>
+                <w:t xml:space="preserve">hal-02018624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d'une fissure 2D dans un matériau ductile endommageable avec X-FEM</w:t>
+                <w:t xml:space="preserve">Simulation 2D de la fissuration dans un matériau ductile endommageable avec X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">21ème Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717032v1</w:t>
+                <w:t xml:space="preserve">hal-02018614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of crack propagation in a ductile viscoplastique material using X-FEM</w:t>
+                <w:t xml:space="preserve">Propagation d'une fissure 2D dans un matériau ductile endommageable avec X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extended Finite Element Method</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.135 - 150</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018624v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-FEM assisted simulation of ductile damage induced 2D crack propagation</w:t>
               </w:r>
@@ -5744,51 +5744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05502370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scheidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kaniadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106176" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Nikolakopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107498" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hentati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taktak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.10.023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Cadou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.05.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-017-9370-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheidt Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Hentati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taktak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0560" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157567v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klinkova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cadou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wilkinson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05502370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scheidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kaniadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106176" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Nikolakopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107498" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hentati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taktak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.10.023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Cadou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.05.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-017-9370-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheidt Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Hentati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taktak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0560" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157567v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klinkova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cadou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wilkinson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>