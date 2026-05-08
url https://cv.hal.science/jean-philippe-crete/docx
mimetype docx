--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -1142,433 +1142,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile fracture modelling using the Extended Finite Element Method for dynamic analysis</w:t>
+                <w:t xml:space="preserve">A tri-dimensional model for the numerical treatment of ductile fracture in dynamics using the Extended Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheidt Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103146v1</w:t>
+                <w:t xml:space="preserve">hal-05197786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la rupture ductile en dynamique transitoire par la méthode des éléments finis étendus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scheidt Louis</w:t>
+                <w:t xml:space="preserve">Modèle haute-fidélité pour la simulation de la fatigue à grand nombre de cycles de points de soudure électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Ekra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Longère</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Klinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mordillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241190v1</w:t>
+                <w:t xml:space="preserve">hal-05313065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tri-dimensional model for the numerical treatment of ductile fracture in dynamics using the Extended Finite Element Method</w:t>
+                <w:t xml:space="preserve">Ductile fracture modelling using the Extended Finite Element Method for dynamic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheidt Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197786v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle haute-fidélité pour la simulation de la fatigue à grand nombre de cycles de points de soudure électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao Ekra</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de la rupture ductile en dynamique transitoire par la méthode des éléments finis étendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scheidt Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mordillat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313065v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large strain cohesive XFE formulation for ductile fracture</w:t>
               </w:r>
@@ -2023,420 +2023,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D cohesive XFEM-based unified methodology for ductile fracture in finite strain</w:t>
+                <w:t xml:space="preserve">Updated-Lagrangian XFEM Formulation for Ductile Fracture at Large Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Kaniadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">WCCM- APCOM 2022, 15th World Congress in Computational Mechanics - 8th Asian Pacific Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635286v1</w:t>
+                <w:t xml:space="preserve">hal-03760598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated-Lagrangian XFEM Formulation for Ductile Fracture at Large Strain</w:t>
+                <w:t xml:space="preserve">3D cohesive XFEM-based unified methodology for ductile fracture in finite strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Kaniadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM- APCOM 2022, 15th World Congress in Computational Mechanics - 8th Asian Pacific Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760598v1</w:t>
+                <w:t xml:space="preserve">hal-03635286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement numérique tridimensionnel de la rupture ductile progressive par une méthode XFEM cohésive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Updated Lagrangian XFEM Approach for Finite Strain Ductile Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Kaniadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717881v1</w:t>
+                <w:t xml:space="preserve">hal-03720531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated Lagrangian XFEM Approach for Finite Strain Ductile Fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement numérique tridimensionnel de la rupture ductile progressive par une méthode XFEM cohésive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Kaniadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720531v1</w:t>
+                <w:t xml:space="preserve">hal-03717881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche couplant XFEM et zone cohésive pour la modélisation numérique 3D de la rupture ductile</w:t>
               </w:r>
@@ -3349,351 +3349,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison X-FEM/CZM pour la modélisation numérique de la rupture ductile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation numérique de la rupture ductile par une approche couplant X-FEM et zone cohésive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Cadou</w:t>
+                <w:t xml:space="preserve">J.-M. Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT MECAMAT - Physique, Mécanique et Modélisation de l'Endommagement et de la Rupture - Transition Endommagement-Rupture, Paris (France), 6 Oct. 2017</w:t>
+              <w:t xml:space="preserve">GDR CNRS MePhy Mécanique et Physique des Systèmes Complexes - Nouveaux défis en mécanique de la rupture, Paris (France), 27-28 Nov. 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024372v1</w:t>
+                <w:t xml:space="preserve">hal-02047615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition endommagement diffus vers fissuration par introduction d'une bande cohésive dans X-FEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Wolf</w:t>
+                <w:t xml:space="preserve">Combinaison X-FEM/CZM pour la modélisation numérique de la rupture ductile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">GT MECAMAT - Physique, Mécanique et Modélisation de l'Endommagement et de la Rupture - Transition Endommagement-Rupture, Paris (France), 6 Oct. 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926880v1</w:t>
+                <w:t xml:space="preserve">hal-02024372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la rupture ductile par une approche couplant X-FEM et zone cohésive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition endommagement diffus vers fissuration par introduction d'une bande cohésive dans X-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Cadou</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR CNRS MePhy Mécanique et Physique des Systèmes Complexes - Nouveaux défis en mécanique de la rupture, Paris (France), 27-28 Nov. 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047615v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the damage-to-fracture transition in a ductile material</w:t>
               </w:r>
@@ -4200,217 +4200,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of crack propagation in a ductile viscoplastique material using X-FEM</w:t>
+                <w:t xml:space="preserve">Simulation 2D de la fissuration dans un matériau ductile endommageable avec X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extended Finite Element Method</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.135 - 150</w:t>
+              <w:t xml:space="preserve">21ème Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018624v1</w:t>
+                <w:t xml:space="preserve">hal-02018614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation 2D de la fissuration dans un matériau ductile endommageable avec X-FEM</w:t>
+                <w:t xml:space="preserve">Numerical simulation of crack propagation in a ductile viscoplastique material using X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Extended Finite Element Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.135 - 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018614v1</w:t>
+                <w:t xml:space="preserve">hal-02018624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'une fissure 2D dans un matériau ductile endommageable avec X-FEM</w:t>
               </w:r>
@@ -5744,51 +5744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05502370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scheidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kaniadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106176" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Nikolakopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107498" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hentati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taktak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.10.023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Cadou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.05.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-017-9370-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheidt Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Hentati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taktak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0560" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157567v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klinkova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cadou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wilkinson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05502370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scheidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kaniadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106176" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Nikolakopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107498" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hentati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taktak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.10.023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103485" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Cadou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.05.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-017-9370-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheidt Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Hentati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taktak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0560" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157567v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klinkova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cadou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cadou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wilkinson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>