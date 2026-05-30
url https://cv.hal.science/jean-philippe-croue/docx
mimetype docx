--- v0 (2026-05-07)
+++ v1 (2026-05-30)
@@ -100,6748 +100,6748 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of DOM character in the aggregation of Mn-associated cobalt oxide nanoparticles and the stability of resulting aggregates in aqueous environments</w:t>
+                <w:t xml:space="preserve">Influence of Water Disinfection on Polyamide Membranes: Principles, Performances, and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiting Li</w:t>
+                <w:t xml:space="preserve">Nanxi Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songye Wu</w:t>
+                <w:t xml:space="preserve">Hao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kexin Zhang</w:t>
+                <w:t xml:space="preserve">Chengzhi Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxuan Yin</w:t>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suona Zhang</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Croue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 501, pp.140941. </w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (3), pp.993-1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsestengg.5c01068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572987v1</w:t>
+                <w:t xml:space="preserve">hal-05572989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Water Disinfection on Polyamide Membranes: Principles, Performances, and Perspectives</w:t>
+                <w:t xml:space="preserve">Role of DOM character in the aggregation of Mn-associated cobalt oxide nanoparticles and the stability of resulting aggregates in aqueous environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanxi Jiang</w:t>
+                <w:t xml:space="preserve">Yiting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Wang</w:t>
+                <w:t xml:space="preserve">Songye Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengzhi Hu</w:t>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenyu Li</w:t>
+                <w:t xml:space="preserve">Yuxuan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Croue</w:t>
+                <w:t xml:space="preserve">Suona Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 6 (3), pp.993-1008. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 501, pp.140941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsestengg.5c01068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572989v1</w:t>
+                <w:t xml:space="preserve">hal-05572987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated Mammalian Cell Cytotoxicity of Chlorinated Drinking Waters in the Presence of CuO</w:t>
+                <w:t xml:space="preserve">Optimizing the membrane ultrafiltration process using machine learning: A decision making tool based on self-organizing maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunsi Liu</w:t>
+                <w:t xml:space="preserve">Ghadi Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqi Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Croue</w:t>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c01375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.106787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572981v1</w:t>
+                <w:t xml:space="preserve">hal-04884387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the membrane ultrafiltration process using machine learning: A decision making tool based on self-organizing maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevated Mammalian Cell Cytotoxicity of Chlorinated Drinking Waters in the Presence of CuO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Moulin</w:t>
+                <w:t xml:space="preserve">Yunsi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+                <w:t xml:space="preserve">Ziqi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengzhi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Teychene</w:t>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69, pp.106787. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (13), pp.6915-6925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c01375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884387v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of 6PPDQ during disinfection: Kinetics, products, and eco-toxicity assessment</w:t>
+                <w:t xml:space="preserve">PFAS degradation by anodic electrooxidation: Influence of BDD electrode configuration and presence of dissolved organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Jiao</w:t>
+                <w:t xml:space="preserve">Lama Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiwen Luo</w:t>
+                <w:t xml:space="preserve">Manon Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihong Wang</w:t>
+                <w:t xml:space="preserve">Patrick Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Chang</w:t>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 250, pp.121070. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 489, pp.151355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.121070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432162v1</w:t>
+                <w:t xml:space="preserve">hal-04607467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFAS degradation by anodic electrooxidation: Influence of BDD electrode configuration and presence of dissolved organic matter</w:t>
+                <w:t xml:space="preserve">Impact of dissolved organic matter characteristics and inorganic species on the stability and removal by coagulation of nanoplastics in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Saleh</w:t>
+                <w:t xml:space="preserve">Tong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Remot</w:t>
+                <w:t xml:space="preserve">Yutong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Blancart-Remaury</w:t>
+                <w:t xml:space="preserve">Leo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pardon</w:t>
+                <w:t xml:space="preserve">Xing Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 489, pp.151355. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.143482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607467v1</w:t>
+                <w:t xml:space="preserve">hal-05572999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dissolved organic matter characteristics and inorganic species on the stability and removal by coagulation of nanoplastics in aqueous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of electrolyte composition on electrocatalytic transformation of perfluorooctanoic acid (PFOA) in high pH medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Liu</w:t>
+                <w:t xml:space="preserve">Zunhui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutong Zhang</w:t>
+                <w:t xml:space="preserve">Mahmut Ersan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Gutierrez</w:t>
+                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Benedetti</w:t>
+                <w:t xml:space="preserve">Paul Westerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 366, pp.143482. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143482⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 363, pp.142879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572999v1</w:t>
+                <w:t xml:space="preserve">hal-05573006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electrolyte composition on electrocatalytic transformation of perfluorooctanoic acid (PFOA) in high pH medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lama Saleh</w:t>
+                <w:t xml:space="preserve">Formation of halogenated forms of bisphenol A (BPA) in water: Resolving isomers with ion mobility – mass spectrometry and the role of halogenation position in cellular toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricius Marques dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zunhui Lin</w:t>
+                <w:t xml:space="preserve">Caixia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmut Ersan</w:t>
+                <w:t xml:space="preserve">Shenglan Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coutanceau</w:t>
+                <w:t xml:space="preserve">Mickaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Westerhoff</w:t>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 363, pp.142879. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 465, pp.133229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05573006v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of halogenated forms of bisphenol A (BPA) in water: Resolving isomers with ion mobility – mass spectrometry and the role of halogenation position in cellular toxicity</w:t>
+                <w:t xml:space="preserve">Impact of electrolyte and natural organic matter characteristics on the aggregation and sedimentation of polystyrene nanoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricius Marques dos Santos</w:t>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caixia Li</w:t>
+                <w:t xml:space="preserve">L. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenglan Jia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133229⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432106v1</w:t>
+                <w:t xml:space="preserve">insu-05081542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electrolyte and natural organic matter characteristics on the aggregation and sedimentation of polystyrene nanoplastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into adsorbable organic halogen analysis: Two overlooked factors impacting water quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Xiaoyu Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gutierrez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Jiafu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 955, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177131⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 928, pp.172429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-05081542v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into adsorbable organic halogen analysis: Two overlooked factors impacting water quality assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding and Predicting the Adsorption and Rejection of Pesticides and Metabolites by Hollow Fiber Nanofiltration Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Yang</w:t>
+                <w:t xml:space="preserve">G. Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Li</w:t>
+                <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Tan</w:t>
+                <w:t xml:space="preserve">G. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiafu Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+                <w:t xml:space="preserve">P. Candido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 928, pp.172429. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 330, pp.125323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04625283v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Predicting the Adsorption and Rejection of Pesticides and Metabolites by Hollow Fiber Nanofiltration Membranes</w:t>
+                <w:t xml:space="preserve">Transformation of 6PPDQ during disinfection: Kinetics, products, and eco-toxicity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dagher</w:t>
+                <w:t xml:space="preserve">Meng Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Saab</w:t>
+                <w:t xml:space="preserve">Yiwen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martin</w:t>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Couturier</w:t>
+                <w:t xml:space="preserve">Lihong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Candido</w:t>
+                <w:t xml:space="preserve">Jing Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 330, pp.125323. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.121070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.121070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245318v1</w:t>
+                <w:t xml:space="preserve">hal-04432162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV/chlorine and chlorination of effluent organic matter fractions: Tracing nitrogenous DBPs using FT-ICR mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadi Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuru Wang</w:t>
+                <w:t xml:space="preserve">Aurélien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingying Xiang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bin Jiang</w:t>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.119646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437120v1</w:t>
+                <w:t xml:space="preserve">hal-04255886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction of Polyamide Membrane Model Monomers with Chlorine Dioxide: Kinetics, Pathways, and Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouliang Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 241, pp.120159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CuO Promotes the Formation of Halogenated Disinfection Byproducts during Chlorination via an Enhanced Oxidation Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Moulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Yunsi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (47), pp.19043-19053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.3c05975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255886v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuO Promotes the Formation of Halogenated Disinfection Byproducts during Chlorination via an Enhanced Oxidation Pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunsi Liu</w:t>
+                <w:t xml:space="preserve">Biogenic Solution Map Based on the Definition of the Metabolic Correlation Distance between 4-Dimensional Fingerprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren-Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Na Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Huai-Dong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.3c05975⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (19), pp.7503-7511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437109v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic Solution Map Based on the Definition of the Metabolic Correlation Distance between 4-Dimensional Fingerprints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV/chlorine and chlorination of effluent organic matter fractions: Tracing nitrogenous DBPs using FT-ICR mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Geng</w:t>
+                <w:t xml:space="preserve">Yuru Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Na Song</w:t>
+                <w:t xml:space="preserve">Yingying Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricius Marques dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huai-Dong Yu</w:t>
+                <w:t xml:space="preserve">Gaoling Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Bao</w:t>
+                <w:t xml:space="preserve">Bin Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 95 (19), pp.7503-7511. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.119646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.119646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437114v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic effects of chlorinated disinfection by-products of 1,3-diphenylguanidine (DPG): Cell-based in-vitro testing and formation potential during water disinfection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zero residual heavy metals in aqueous media using composite coagulant converted from bauxite residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cheriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shenglan Jia</w:t>
+                <w:t xml:space="preserve">S. Hena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Gallard</w:t>
+                <w:t xml:space="preserve">N. Bt Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Keong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mohamed Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129114⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (5), pp.5453-5470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-022-04336-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403584v1</w:t>
+                <w:t xml:space="preserve">hal-04432266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inputs of disinfection by-products to the marine environment from various industrial activities: Comparison to natural production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs von Gunten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 217 (118383), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero residual heavy metals in aqueous media using composite coagulant converted from bauxite residue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced peroxymonosulfate activation by Cu-doped LaFeO3 with rich oxygen vacancies: Compound-specific mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Keong</w:t>
+                <w:t xml:space="preserve">Yongfang Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mohamed Najar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gutierrez</w:t>
+                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoling Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-022-04336-z⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 435, pp.134882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.134882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04432266v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced peroxymonosulfate activation by Cu-doped LaFeO3 with rich oxygen vacancies: Compound-specific mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+                <w:t xml:space="preserve">Molecular-level investigation into UV-induced transformation of hydrophobic aquatic dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suona Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahui Fan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaoling Wei</w:t>
+                <w:t xml:space="preserve">Zhineng Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jingfu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 435, pp.134882. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 842, pp.156959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.134882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04433754v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-level investigation into UV-induced transformation of hydrophobic aquatic dissolved organic matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification Mechanism of Polyamide Reverse Osmosis Membrane by Persulfate: Roles of Hydroxyl and Sulfate Radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhineng Hao</w:t>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingfu Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haodan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156959⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (12), pp.8864-8874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c00952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433726v1</w:t>
+                <w:t xml:space="preserve">hal-03715433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification Mechanism of Polyamide Reverse Osmosis Membrane by Persulfate: Roles of Hydroxyl and Sulfate Radicals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haodan Xu</w:t>
+                <w:t xml:space="preserve">Genotoxic effects of chlorinated disinfection by-products of 1,3-diphenylguanidine (DPG): Cell-based in-vitro testing and formation potential during water disinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricius Marques dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lihong Wang</w:t>
+                <w:t xml:space="preserve">Camille Cheriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenglan Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+                <w:t xml:space="preserve">Mikael Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (12), pp.8864-8874. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 436, pp.129114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c00952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.129114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715433v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of EfOM in the elimination of PPCPs by UV/chlorine: Radical chemistry and toxicity bioassays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear magnetic resonance enables understanding of polydiallyldimethylammonium chloride composition and N -nitrosodimethylamine formation during chloramination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinxin Ding</w:t>
+                <w:t xml:space="preserve">Samantha Donovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+                <w:t xml:space="preserve">Ariel Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gombert</w:t>
+                <w:t xml:space="preserve">Natalia Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117634⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), pp.1050-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ew00091h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432435v1</w:t>
+                <w:t xml:space="preserve">hal-04432465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear magnetic resonance enables understanding of polydiallyldimethylammonium chloride composition and N -nitrosodimethylamine formation during chloramination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of copper oxide on monochloramine decomposition in bromide-containing waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Fischer</w:t>
+                <w:t xml:space="preserve">Wei Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Taylor</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ew00091h⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 765, pp.142519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04432465v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper oxide on monochloramine decomposition in bromide-containing waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between model organic compounds and metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Zaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Hu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 765, pp.142519. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 625, pp.126858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04437125v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between model organic compounds and metal oxides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Molecular insights into the reactivity of aquatic natural organic matter towards hydroxyl (•OH) and sulfate (SO4•−) radicals using FT-ICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suona Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhineng Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126858⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 425, pp.130622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.130622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432446v1</w:t>
+                <w:t xml:space="preserve">hal-04433762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular insights into the reactivity of aquatic natural organic matter towards hydroxyl (•OH) and sulfate (SO4•−) radicals using FT-ICR MS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Importance of origin and characteristics of biopolymers in reversible and irreversible fouling of ultrafiltration membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tariq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.130622⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 784, pp.147157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04433762v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of origin and characteristics of biopolymers in reversible and irreversible fouling of ultrafiltration membranes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Removal of pharmaceutical and personal care products (PPCPs) from wastewater using microalgae: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufia Hena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 403, pp.124041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04432455v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of pharmaceutical and personal care products (PPCPs) from wastewater using microalgae: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A catalytic ozonation process using MgO/persulfate for degradation of cyanide in industrial wastewater: mechanistic interpretation, kinetics and by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Behnami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Aghayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufia Hena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+                <w:t xml:space="preserve">Mojtaba Pourakbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 403, pp.124041. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (58), pp.36965-36977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ra07789a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03493604v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalytic ozonation process using MgO/persulfate for degradation of cyanide in industrial wastewater: mechanistic interpretation, kinetics and by-products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of EfOM in the elimination of PPCPs by UV/chlorine: Radical chemistry and toxicity bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuru Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricius Marques dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Behnami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+                <w:t xml:space="preserve">Xinxin Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Aghayani</w:t>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Pourakbar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (58), pp.36965-36977. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, pp.117634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra07789a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432426v1</w:t>
+                <w:t xml:space="preserve">hal-04432435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO4·–-based catalytic ceramic UF membrane for organics removal and flux restoration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the formation of new brominated disinfection by-products during the seawater desalination process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Qi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leanne Powers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaleise Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carys Mitchelmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Fleischacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Harir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125600⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (9), pp.2521-2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ew00426j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490775v1</w:t>
+                <w:t xml:space="preserve">hal-04437139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of DOM source and character on the degradation of primidone by UV/chlorine: Reaction kinetics and disinfection by-product formation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the impact of ozone, chlorine dioxide, ferrate and permanganate pre-oxidation on organic disinfection byproduct formation during post-chlorination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs von Gunten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Lafont de Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115463⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (9), pp.2382-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ew00411a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03489601v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the formation of new brominated disinfection by-products during the seawater desalination process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of unactivated peroxymonosulfate with nitrogenous compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratish Ramyad Permala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ew00426j⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.115221 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437139v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the impact of ozone, chlorine dioxide, ferrate and permanganate pre-oxidation on organic disinfection byproduct formation during post-chlorination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal stability of capped silver nanoparticles in natural organic matter-containing electrolyte solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Zaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ew00411a⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.100242 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04437141v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of unactivated peroxymonosulfate with nitrogenous compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl and sulfate radical-based oxidation of RhB dye in UV/H2O2 and UV/persulfate systems: Kinetics, mechanisms, and comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minrui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115221⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.126655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488542v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal stability of capped silver nanoparticles in natural organic matter-containing electrolyte solutions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Degradation and deactivation of a plasmid-encoded extracellular antibiotic resistance gene during separate and combined exposures to UV254 and radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younggun Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100242⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.115921 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491631v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl and sulfate radical-based oxidation of RhB dye in UV/H2O2 and UV/persulfate systems: Kinetics, mechanisms, and comparison</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Removal of metronidazole from aqueous media by C. vulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufia Hena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.121400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03490270v1</w:t>
+                <w:t xml:space="preserve">hal-03488732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation and deactivation of a plasmid-encoded extracellular antibiotic resistance gene during separate and combined exposures to UV254 and radicals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone combined with ceramic membranes for water treatment: Impact on HO radical formation and mitigation of bromate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan He</w:t>
+                <w:t xml:space="preserve">Khaled Ibn Abdul Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C. Dodd</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Peter Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shobha Muthukumaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115921⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.109655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03492495v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of metronidazole from aqueous media by C. vulgaris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">SO4·–-based catalytic ceramic UF membrane for organics removal and flux restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suona Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121400⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 398, pp.125600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488732v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone combined with ceramic membranes for water treatment: Impact on HO radical formation and mitigation of bromate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact of DOM source and character on the degradation of primidone by UV/chlorine: Reaction kinetics and disinfection by-product formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuru Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 253, pp.109655. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.115463 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04437155v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of chromophoric dissolved organic matter (CDOM) to sulfate radicals: Reaction kinetics and structural transformation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Photochemical production of hydroxyl radical from algal organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Zhi Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 163, pp.114846. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.07.013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 161, pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.05.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487364v1</w:t>
+                <w:t xml:space="preserve">hal-04446149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunlight-induced phototransformation of transphilic and hydrophobic fractions of Suwannee River dissolved organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi-Zhi Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Harir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 694, pp.133737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.133737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical production of hydroxyl radical from algal organic matter</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catalytic ozonation of emerging pollutant and reduction of toxic by-products in secondary effluent matrix and effluent organic matter reaction activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yechen An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 161, pp.11-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.05.089⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 166, pp.115026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446149v1</w:t>
+                <w:t xml:space="preserve">hal-04437159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic ozonation of emerging pollutant and reduction of toxic by-products in secondary effluent matrix and effluent organic matter reaction activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of disinfection by-products in swimming pools and the estimated resulting cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhys A.A. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Joll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 664, pp.851-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115026⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04437159v1</w:t>
+                <w:t xml:space="preserve">hal-04437172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of disinfection by-products in swimming pools and the estimated resulting cytotoxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">500 days of swimmers: the chemical water quality of swimming pool waters from the beginning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhys Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Joll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.428⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (28), pp.29110-29126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05861-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437172v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">500 days of swimmers: the chemical water quality of swimming pool waters from the beginning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lower molecular weight fractions of PolyDADMAC coagulants disproportionately contribute to N-nitrosodimethylamine formation during water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Westerhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hanigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05861-0⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.466-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437165v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower molecular weight fractions of PolyDADMAC coagulants disproportionately contribute to N-nitrosodimethylamine formation during water treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of chromophoric dissolved organic matter (CDOM) to sulfate radicals: Reaction kinetics and structural transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suona Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 150, pp.466-472. </w:t>
+              <w:t xml:space="preserve">, 2019, 163, pp.114846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04437173v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characteristics of organic matter influence its interfacial interactions with MnO2 and catalytic oxidation processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Impact of operation conditions, foulant adsorption, and chemical cleaning on the nanomechanical properties of ultrafiltration hollow fiber membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Keucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Zaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.145⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 549, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437185v1</w:t>
+                <w:t xml:space="preserve">hal-02121394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Formation of Free Chlorine During ClO 2 Treatment: Implications on the Formation of Disinfection Byproducts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The characteristics of organic matter influence its interfacial interactions with MnO2 and catalytic oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suona Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Zhi Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Urs von Gunten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b04415⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.950-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437183v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of dissolved organic matter using Fourier-transform ion cyclotron resonance mass spectrometry: Type-specific unique signatures and implications for reactivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">In Situ Formation of Free Chlorine During ClO 2 Treatment: Implications on the Formation of Disinfection Byproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs von Gunten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.351⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (22), pp.13421-13429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b04415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437177v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of operation conditions, foulant adsorption, and chemical cleaning on the nanomechanical properties of ultrafiltration hollow fiber membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of dissolved organic matter using Fourier-transform ion cyclotron resonance mass spectrometry: Type-specific unique signatures and implications for reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Zhi Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Harir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 549, pp.34-42. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 644, pp.68-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02121394v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel catalytic ceramic membrane fabricated with CuMn2O4 particles for emerging UV absorbers degradation from aqueous and membrane fouling elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingbing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanning Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 344, pp.1229-1239. </w:t>
@@ -6895,90 +6895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of brominated amines on monochloramine stability during in-line and pre-formed chloramination assessed by kinetic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Cadee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Tung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 618, pp.1431-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7029,51 +7029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of antibiotic resistant bacteria following artificial solar radiation of secondary wastewater effluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glady-Croue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi-Zhi Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Ramsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7206,51 +7206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Ramsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7288,103 +7288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical characterization of recalcitrant foulants and hollow fiber membranes in ultrafiltration systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Keucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Vera San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 136, pp.49-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7422,77 +7422,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited Triplet State Interactions of Fluoroquinolone Norfloxacin with Natural Organic Matter: A Laser Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi-Zhi Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (18), pp.10426-10432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7524,5565 +7524,5565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of trace organic chemicals in wastewater effluent by UV/H2O2 and UV/PDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+                <w:t xml:space="preserve">Method Development for Quantification of Bromochloramine Using Membrane Introduction Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Miklos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jörg Drewes</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Cadee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.08.052⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (14), pp.7805-7812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b00889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437184v1</w:t>
+                <w:t xml:space="preserve">hal-02121131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Development for Quantification of Bromochloramine Using Membrane Introduction Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Gallard</w:t>
+                <w:t xml:space="preserve">Removal of trace organic chemicals in wastewater effluent by UV/H2O2 and UV/PDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Miklos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Drewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.487-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.08.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b00889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121131v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorination or monochloramination: Balancing the regulated trihalomethane formation and microbial inactivation in marine aquaculture waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of Haloacetonitriles, Haloacetamides, and Nitrogenous Heterocyclic Byproducts by Chloramination of Phenolic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huma Sanawar</w:t>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanghui Xiong</w:t>
+                <w:t xml:space="preserve">Christiane Hoppe-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aftab Alam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">David A. Reckhow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pei-Ying Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.08.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.655 - 663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b04819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437201v1</w:t>
+                <w:t xml:space="preserve">hal-01425762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Scale Direct Potable Reuse (DPR) Project for a Remote Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhua Zhang</w:t>
+                <w:t xml:space="preserve">Mikel Duke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Duke</w:t>
+                <w:t xml:space="preserve">Kathy Northcott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Northcott</w:t>
+                <w:t xml:space="preserve">Michael Packer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayumi Allinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w9020094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation of sulfathiazole under simulated sunlight: Kinetics, photo-induced structural rearrangement, and antimicrobial activities of photoproducts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Organic matter interactions with natural manganese oxide and synthetic birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.08.019⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 583, pp.487 - 495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04437210v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter interactions with natural manganese oxide and synthetic birnessite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Photodegradation of sulfathiazole under simulated sunlight: Kinetics, photo-induced structural rearrangement, and antimicrobial activities of photoproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Zhi Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glady-Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.120⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.576-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01630971v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloramination of wastewater effluent: Toxicity and formation of disinfection byproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Plewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Elizabeth D. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azra Dad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.135 - 145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jes.2017.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial interactions between Skeletonema costatum extracellular organic matter and metal oxides: Implications for ceramic membrane filtration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Interactions of phosphate solubilising microorganisms with natural rare-earth phosphate minerals: a study utilizing Western Australian monazite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Eksteen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Zhi Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.03.034⟩</w:t>
+              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (6), pp.929-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00449-017-1757-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437214v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of phosphate solubilising microorganisms with natural rare-earth phosphate minerals: a study utilizing Western Australian monazite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Interfacial interactions between Skeletonema costatum extracellular organic matter and metal oxides: Implications for ceramic membrane filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Zaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00449-017-1757-3⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.194-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437207v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Haloacetonitriles, Haloacetamides, and Nitrogenous Heterocyclic Byproducts by Chloramination of Phenolic Compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Chlorination or monochloramination: Balancing the regulated trihalomethane formation and microbial inactivation in marine aquaculture waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huma Sanawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanghui Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Hoppe-Jones</w:t>
+                <w:t xml:space="preserve">Aftab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Reckhow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+                <w:t xml:space="preserve">Pei-Ying Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (1), pp.655 - 663. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 480, pp.94-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b04819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01425762v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the relative contribution of colloidal and soluble fractions of secondary effluent organic matter to the irreversible fouling of MF and UF hollow fibre membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Skeletonema costatum intracellular organic matter and study of nanomechanical properties under different solution conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Filloux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pierre Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2016.06.034⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 506, pp.154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653542v1</w:t>
+                <w:t xml:space="preserve">hal-04447025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodecomposition of iodinated contrast media and subsequent formation of toxic iodinated moieties during final disinfection with chlorinated oxidants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Surface Properties of Filtration-Layer Metal Oxide on Ceramic Membrane Fouling during Ultrafiltration of Oil/Water Emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Allard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.07.050⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (9), pp.4668-4674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01383861v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of severe UF membrane fouling induced by three marine algal species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Seasonal variation of organic matter concentration and characteristics in the Maji ya Chai River (Tanzania): Impact on treatability by ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Aschermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azam Jeihanipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godfrey Mkongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93, pp.10-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.02.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 101, pp.370-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447048v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Properties of Filtration-Layer Metal Oxide on Ceramic Membrane Fouling during Ultrafiltration of Oil/Water Emulsion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Roles of singlet oxygen and dissolved organic matter in self-sensitized photo-oxidation of antibiotic norfloxacin under sunlight irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Zhi Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Busetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Langsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04151⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.214-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447043v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Skeletonema costatum intracellular organic matter and study of nanomechanical properties under different solution conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The role of aromatic precursors in the formation of haloacetamides by chloramination of dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.06.025⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.371-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04447025v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of organic matter concentration and characteristics in the Maji ya Chai River (Tanzania): Impact on treatability by ultrafiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterisation of non-ionic AB-diblock nanoparticles prepared by RAFT dispersion polymerization with polymerization-induced self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jarrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Aschermann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Dramas</w:t>
+                <w:t xml:space="preserve">Martin Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.022⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (33), pp.28130-28139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra04649e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447036v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of singlet oxygen and dissolved organic matter in self-sensitized photo-oxidation of antibiotic norfloxacin under sunlight irradiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigating the relative contribution of colloidal and soluble fractions of secondary effluent organic matter to the irreversible fouling of MF and UF hollow fibre membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Gernjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170, pp.109 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2016.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437218v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of aromatic precursors in the formation of haloacetamides by chloramination of dissolved organic matter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photodecomposition of iodinated contrast media and subsequent formation of toxic iodinated moieties during final disinfection with chlorinated oxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Falantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 88, pp.371-379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.10.036⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 103, pp.453 - 461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305549v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterisation of non-ionic AB-diblock nanoparticles prepared by RAFT dispersion polymerization with polymerization-induced self-assembly</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of severe UF membrane fouling induced by three marine algal species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Gutierrez Garces</w:t>
+                <w:t xml:space="preserve">Tony Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Saunders</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Veronica Garcia-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (33), pp.28130-28139. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra04649e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446212v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Bromate and Halogenated Disinfection Byproducts during Chlorination of Bromide-Containing Waters in the Presence of Dissolved Organic Matter and CuO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Tracing disinfection byproducts in full-scale desalination plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tariq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03266⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2014.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447055v1</w:t>
+                <w:t xml:space="preserve">hal-01211480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing disinfection byproducts in full-scale desalination plants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Citrate-Coated Silver Nanoparticles Interactions with Effluent Organic Matter: Influence of Capping Agent and Solution Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2014.12.035⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (32), pp.8865-8872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01211480v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrate-Coated Silver Nanoparticles Interactions with Effluent Organic Matter: Influence of Capping Agent and Solution Conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Formation of Bromate and Halogenated Disinfection Byproducts during Chlorination of Bromide-Containing Waters in the Presence of Dissolved Organic Matter and CuO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (32), pp.8865-8872. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.135-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447087v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of the pesticide trifluralin between dissolved organic matter and water using automated SPME-GC/MS</w:t>
+                <w:t xml:space="preserve">Membrane fouling mechanism transition in relation to feed water composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
+                <w:t xml:space="preserve">Darli Myat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Touffet</w:t>
+                <w:t xml:space="preserve">Max Mergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mazellier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3614-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 471, pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.07.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095426v1</w:t>
+                <w:t xml:space="preserve">hal-04452062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to: “A comparative study of boron and arsenic (III) rejection from brackish water by reverse osmosis membranes” [Desalination 310 (2013) 109–114]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 354, pp.180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2014.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic ozonation not relying on hydroxyl radical oxidation: A selective and competitive reaction process related to metal–carboxylate complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 144, pp.831-839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Peroxydisulfate Activation Process Not Relying on Sulfate Radical Generation for Water Pollutant Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuru Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (10), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es501218f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fouling mechanism transition in relation to feed water composition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of Brominated Disinfection Byproducts from Natural Organic Matter Isolates and Model Compounds in a Sulfate Radical-Based Oxidation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuru Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.07.067⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es503255j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04452062v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Brominated Disinfection Byproducts from Natural Organic Matter Isolates and Model Compounds in a Sulfate Radical-Based Oxidation Process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effects of charging on the chromophores of dissolved organic matter from the Rio Negro basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingquan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory V. Korshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Fabbricino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es503255j⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211472v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of charging on the chromophores of dissolved organic matter from the Rio Negro basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafiltration of biologically treated domestic wastewater: How membrane properties influence performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Claret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">E. Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tazi-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.03.044⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134 pp.178-186 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01174189v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafiltration of biologically treated domestic wastewater: How membrane properties influence performance</w:t>
+                <w:t xml:space="preserve">Partitioning of the pesticide trifluralin between dissolved organic matter and water using automated SPME-GC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Filloux</w:t>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Teychené</w:t>
+                <w:t xml:space="preserve">Arnaud Touffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tazi-Pain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Patrick Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 134 pp.178-186 </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3614-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299275v1</w:t>
+                <w:t xml:space="preserve">hal-01095426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of Seawater Reverse Osmosis Membrane Fouling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of effluent organic matter on low-pressure membrane fouling in tertiary treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmem-Lara de O. Manes</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Chrystelle Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Poussade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es402138e⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.2633-2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946695v1</w:t>
+                <w:t xml:space="preserve">hal-00915136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community analysis of fouled reverse osmosis membranes used in water recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gernjak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp.3291-3299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2013.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of effluent organic matter on low-pressure membrane fouling in tertiary treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Source water quality shaping different fouling scenarios in a full-scale desalination plant at the Red Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tariq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmem-Lara de O. Manes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47, pp.2633-2642. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.043⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.558-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915136v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source water quality shaping different fouling scenarios in a full-scale desalination plant at the Red Sea</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The culture of Chlorella vulgaris in a recycled supernatant: Effects on biomass production and medium quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132, pp.285-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.10.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04946692v1</w:t>
+                <w:t xml:space="preserve">hal-00985273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The culture of Chlorella vulgaris in a recycled supernatant: Effects on biomass production and medium quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of boron and arsenic (III) rejection from brackish water by reverse osmosis membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 310, pp.109-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2012.05.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00985273v1</w:t>
+                <w:t xml:space="preserve">hal-00942853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of boron and arsenic (III) rejection from brackish water by reverse osmosis membranes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Kinetic Study of Seawater Reverse Osmosis Membrane Fouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tariq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmem-Lara de O. Manes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (19), pp.10884-10894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es402138e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2012.05.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00942853v1</w:t>
+                <w:t xml:space="preserve">hal-04946695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of effluent organic matter fractions responsible for low-pressure membrane fouling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Formation of NDMA and Halogenated DBPs by Chloramination of Tertiary Amines: The Influence of Bromide Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.5531-5540. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), http://pubs.acs.org/doi/abs/10.1021/es203785s. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es203785s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904429v1</w:t>
+                <w:t xml:space="preserve">hal-01201586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of NDMA and Halogenated DBPs by Chloramination of Tertiary Amines: The Influence of Bromide Ion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Is nitrogen functionality responsible for contrasted responses of riverine dissolved organic matter in pyrolysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Templier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miserque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es203785s⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2012.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201586v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nitrogen functionality responsible for contrasted responses of riverine dissolved organic matter in pyrolysis?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">NDMA Formation by Chloramination of Ranitidine: Kinetics and Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2012.05.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (20), http://pubs.acs.org/doi/full/10.1021/es3023094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es3023094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00832407v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NDMA Formation by Chloramination of Ranitidine: Kinetics and Mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Autopsy of RO desalination membrane: Part 2. Chemical characterisation of the foulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es3023094⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1-3), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2009.779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201597v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsy of RO desalination membrane: Part 2. Chemical characterisation of the foulant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A polishing hybrid AER/UF membrane process for the treatment of a high DOC content surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rapenne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">H. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (1-3), pp.73-81. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.1093-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5004/dwt.2009.779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435327v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polishing hybrid AER/UF membrane process for the treatment of a high DOC content surface water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Understanding the fouling of UF/MF hollow fibres of biologically treated wastewaters using advanced EfOM characterization and statistical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.1093-1100. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118, pp.460-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818905v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the fouling of UF/MF hollow fibres of biologically treated wastewaters using advanced EfOM characterization and statistical tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Identification of effluent organic matter fractions responsible for low-pressure membrane fouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 118, pp.460-468. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.5531-5540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836809v1</w:t>
+                <w:t xml:space="preserve">hal-00904429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of dissolved organic matter in Parisian urban aquatic systems: predominance of hydrophilic and proteinaceous structures</w:t>
               </w:r>
@@ -13107,51 +13107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13253,51 +13253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13344,77 +13344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation of estrone enhanced by dissolved organic matter under simulated sunlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (11), pp.3341-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13460,77 +13460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloramination of nitrogenous contaminants (pharmaceuticals and pesticides): NDMA and halogenated DBPs formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (10), http://www.sciencedirect.com/science/article/pii/S0043135411001461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13564,77 +13564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of NDMA by Chloramination of Nitrogenous Pharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Practice and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (4), http://www.iwaponline.com/wpt/005/wpt0050084.htm. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13668,103 +13668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of iodinated organic compounds by oxidation of iodide-containing waters with manganese dioxide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs von Gunten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (18), pp.7003-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13824,77 +13824,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Alasonati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Slaveykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (1), pp.223-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13953,90 +13953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the catalytic reduction of nitrate for the determination of dissolved organic nitrogen in natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ambonguilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (4), pp.675-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14076,285 +14076,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of two fractions of riverine dissolved organic matter using various analytical pyrolytic methods and a 13C CP/MAS NMR approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-permeable membrane device efficiency for sampling free soluble fraction of polycyclic aromatic hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Derenne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Largeau</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2005.05.003⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 536 (1-2), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2004.12.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00146571v1</w:t>
+                <w:t xml:space="preserve">hal-02586308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-permeable membrane device efficiency for sampling free soluble fraction of polycyclic aromatic hydrocarbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Miege</w:t>
+                <w:t xml:space="preserve">Comparative study of two fractions of riverine dissolved organic matter using various analytical pyrolytic methods and a 13C CP/MAS NMR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Templier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ravelet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">S. Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Garric</w:t>
+                <w:t xml:space="preserve">C. Largeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 536 (1-2), pp.259-266. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36, pp.1418-1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2004.12.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2005.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586308v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00146571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seawater nanofiltration for the elaboration of usable salty waters</w:t>
               </w:r>
@@ -14499,64 +14499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical methodology to study labile trace metal/natural organic matter complexation at low concentration levels in natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rute F Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14781,77 +14781,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of haloacetonitriles, haloacetamides and nitrogenous heterocyclic compounds from chloramination of resorcinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">252nd ACS National Meeting &amp; Exposition - Symposium on the occurence, formation, health effects ad control of disinfection by-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14889,64 +14889,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogenous disinfection by-products formation during chloramination of amino acids and phenolic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA 6th Specialist Conference on Natural Organic Matter Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14965,835 +14965,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of N-DBPs by chloramination of various organic matter fractions and aromatic model compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Formation and toxicity of emerging nitrogenous disinfection byproducts in reclaimed wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito J. Mariñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Plewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">248th ACS National Meeting &amp; Exposition – Symposium sur l’occurrence, la formation, la toxicité et le contrôle des sous-produits de désinfection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">11th IWA Leading Edge Technology (LET) conference on water and wastewater technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211754v1</w:t>
+                <w:t xml:space="preserve">hal-01211752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of emerging disinfection byproducts by chlorination/chloramination of seawater impacted by algal organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Desalination, Environmental and Marine Outfall Systems (ICDEMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Muscat, Oman. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19123-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and toxicity of emerging nitrogenous disinfection byproducts in reclaimed wastewater effluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Pretreatment (oxidation, coagulation, ultrafiltration) of Red Sea water impacted by a Trichodesmium sp. algal bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Plewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IWA Leading Edge Technology (LET) conference on water and wastewater technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">International conference on Harmful Algal Blooms and desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211752v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment (oxidation, coagulation, ultrafiltration) of Red Sea water impacted by a Trichodesmium sp. algal bloom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Formation et toxicité de sous-produits azotés émergents lors de la désinfection d’effluents urbains traités par voie biologique en vue de leur réutilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito J. Mariñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Plewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Harmful Algal Blooms and desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Muscat, Oman</w:t>
+              <w:t xml:space="preserve">21ème Colloque Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211747v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et toxicité de sous-produits azotés émergents lors de la désinfection d’effluents urbains traités par voie biologique en vue de leur réutilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Formation of N-DBPs by chloramination of various organic matter fractions and aromatic model compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Plewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Colloque Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">248th ACS National Meeting &amp; Exposition – Symposium sur l’occurrence, la formation, la toxicité et le contrôle des sous-produits de désinfection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211757v1</w:t>
+                <w:t xml:space="preserve">hal-01211754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing disinfection byproducts in desalination plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Identification of N-, Br- and I-DBPs by chlorination/chloramination of algal organic matter and effluent organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolida Nihemaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA world congress 2013 on desalination and water reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tianjin, China</w:t>
+              <w:t xml:space="preserve">IWA 5th Specialist Conference on Natural Organic Matter Research (NOM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211595v1</w:t>
+                <w:t xml:space="preserve">hal-01211589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of N-, Br- and I-DBPs by chlorination/chloramination of algal organic matter and effluent organic matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Tracing disinfection byproducts in desalination plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Nada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 5th Specialist Conference on Natural Organic Matter Research (NOM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Perth, Australia</w:t>
+              <w:t xml:space="preserve">IDA world congress 2013 on desalination and water reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211589v1</w:t>
+                <w:t xml:space="preserve">hal-01211595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NDMA formation mechanism by chloramination of tertiary amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AWWA Water Quality Technology Conference &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15818,90 +15818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Humic Acid Reactivity Modifications due to Adsorption onto alpha-Al2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15939,362 +15939,362 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWWA Water Quality &amp; Technology Conference (WQTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">8th IWA International Conference on Water Reclamation &amp; Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211525v1</w:t>
+                <w:t xml:space="preserve">hal-01211521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA World Congress on Desalination and Water Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
+              <w:t xml:space="preserve">AWWA Water Quality &amp; Technology Conference (WQTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211514v1</w:t>
+                <w:t xml:space="preserve">hal-01211525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous contaminants: potential role of bromide and dissolved oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IWA International Conference on Water Reclamation &amp; Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IDA World Congress on Desalination and Water Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211521v1</w:t>
+                <w:t xml:space="preserve">hal-01211514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of NDMA by chloramination of nitrogenous pharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singapore International Water Week 2010 - Water Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16313,407 +16313,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NDMA formation by chloramination of nitrogenous organic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Formation de NDMA par chloramination de micropolluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMEC10 - 10th European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">8ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211504v1</w:t>
+                <w:t xml:space="preserve">hal-01211500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinductive degradation of two estrogens by natural dissolved organic matter under simulated sunlight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Photodégradation de l'estrone induite par la matière organique naturelle dissoute sous lumière solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mazellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMEC 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Limoges, France</w:t>
+              <w:t xml:space="preserve">GRUTEE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822552v1</w:t>
+                <w:t xml:space="preserve">hal-00822554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de NDMA par chloramination de micropolluants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">NDMA formation by chloramination of nitrogenous organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">EMEC10 - 10th European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211500v1</w:t>
+                <w:t xml:space="preserve">hal-01211504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodégradation de l'estrone induite par la matière organique naturelle dissoute sous lumière solaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Photoinductive degradation of two estrogens by natural dissolved organic matter under simulated sunlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mazellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTEE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">EMEC 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822554v1</w:t>
+                <w:t xml:space="preserve">hal-00822552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and characterization of the soluble organic matter of the deep horizons of arable soils</w:t>
               </w:r>
@@ -16738,51 +16738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on organic matter dynamics in agro-ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité Expérimentale Fourrages et Environnement de Lusignan (0006)., Jul 2007, Poitiers, France. 576 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16839,77 +16839,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des interactions entre la matière organique dissoute (MOD) et les pesticides : Étude de l'association MOD - trifluraline par microextraction en phase solide (SPME) couplée à la spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ResMO (Réseau Matières Organiques) : Vers de nouveaux concepts sur les matières organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Biarritz, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16934,90 +16934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'association MOD - trifluraline par microextraction en phase solide (SPME) couplée à la spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Réseau Matières Organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Biarritz, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17055,77 +17055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinductive degradation of 17β-estradiol and isoproturon by natural dissolved organic matter under simulated sunlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcon 2010, Environmental transformation of organic compounds: Towards a joint perspective on the importance of transformation products as environmental contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17150,77 +17150,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinductive degradation of two pesticies by natural dissolved organic matter under simulated sunlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransCon 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Monte Verita, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17290,91 +17290,91 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of emerging disinfection byproducts by chlorination/chloramination of seawater impacted by algal organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nihemaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahad Baawain, B.S. Choudri, Mushtaque Ahmed, Anton Purnama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Progress in Desalination, Environmental and Marine Outfall Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19123-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390221v1</w:t>
@@ -17417,103 +17417,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of Chlorella v. growth medium: effect on biomass production and medium quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hadj-Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hadj-Romdhane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+                <w:t xml:space="preserve">Pascal Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17704,51 +17704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songye Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Yin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suona Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxi Jiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Croue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestengg.5c01068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsi Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01375" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Jiao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.121070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Saleh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Remot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151355" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143482" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zunhui Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Ersan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Westerhoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142879" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricius Marques dos Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caixia Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Jia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133229" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Tan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafu Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172429" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Candido" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125323" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Xiang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoling Wei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119646" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouliang Huo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c05975" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Qi Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Geng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Na Song" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Dong Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cheriaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs von Gunten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118383" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hena" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bt Abdullah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohamed Najar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04336-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfang Rao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Fan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.134882" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhineng Hao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfu Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156959" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haodan Xu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00952" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Ding" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gombert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117634" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Donovan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Atkinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fischer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Taylor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kieffer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ew00091h" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437125v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142519" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126858" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.130622" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Khan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147157" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493604v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufia Hena" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124041" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432426v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Behnami" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Aghayani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Pourakbar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra07789a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Qi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125600" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115463" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Powers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaleise Conway" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Mitchelmore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fleischacker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ew00426j" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roug&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Lafont de Sentenac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Massi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Wright" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ew00411a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratish Ramyad Permala" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115221" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491631v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garces" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100242" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490270v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrui Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126655" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younggun Yoon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan He" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Dodd" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115921" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121400" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ibn Abdul Hamid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Allard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobha Muthukumaran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109655" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487364v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.07.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437163v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Zhi Niu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133737" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04446149v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.05.089" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437159v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Zhang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechen An" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Song" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZXL8K03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys A.A. Carter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Joll" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.428" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Carter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05861-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437173v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong An" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Chen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanigan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.145" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04415" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.351" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keucken" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04446177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Xu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.11.044" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CN56M73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Cadee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tung" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.281" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glady-Croue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ramsay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Watkin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley J.T. Murphy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.101" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437190v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratish Permala" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00914-18" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera San Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.23257" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Moore" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02835" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437184v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miklos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe H&#252;bner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Linden" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Drewes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.052" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9R5WCMQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121131v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Menn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00889" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huma Sanawar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghui Xiong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab Alam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ying Hong" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.08.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zhang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Duke" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Northcott" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Packer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Allinson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9020094" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437210v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glady-Crou&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630971v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.120" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01573515v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Plewa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Wagner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Dad" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.04.022" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437214v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dramas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.034" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437207v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Corbett" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eksteen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-017-1757-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425762v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hoppe-Jones" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reckhow" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04819" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653542v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filloux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gernjak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.06.034" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V97C9XRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383861v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prunier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falantin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.07.050" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447048v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Garcia-Molina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.02.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447043v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Lu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04151" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447025v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.06.025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447036v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Aschermann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Jeihanipour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Shen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Mkongo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.022" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437218v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Busetti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Langsa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.10.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N2D649F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01305549v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.036" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04446212v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Pei" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jarrett" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez Garces" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saunders" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra04649e" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447055v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03266" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211480v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nada" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2014.12.035" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447087v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cornejo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02067" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095426v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Touffet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3614-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452037v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Teychene" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Collet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2014.10.019" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCH8DCWG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451967v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.08.023" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLZW76B8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211451v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501218f" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452062v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darli Myat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zhao" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Orbell" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.067" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NWQJDGQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211472v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503255j" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174189v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingquan Yan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Korshin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fabbricino" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.044" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNB09HZ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299275v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychen&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazi-Pain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.043" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946695v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem-Lara de O. Manes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402138e" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915090v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ayache" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manes" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pidoux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gernjak" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.03.006" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLFCFWRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915136v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poussade" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.043" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4VBV2GJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946692v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.10.017" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SWT80WG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985273v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Romdhane" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeng" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grizeau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6PN7BH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942853v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.05.034" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FCFNQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904429v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.034" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G51JX5ZC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201586v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203785s" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832407v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Templier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.05.002" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VS5ZN4J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201597v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3023094" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818905v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Humbert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.010" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q76F3PS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836809v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.081" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRNJKB12-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676450v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9480-z" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6MS3PB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00656660v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.042" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00750960v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.047" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5R8H5J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201554v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.035" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201532v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gallard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2010.084" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653608v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nicolau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9010338" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885910v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Alasonati" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.09.010" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3PMLH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289789v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ambonguilat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Epron" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.12.012" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPFDQTDS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146571v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Largeau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2005.05.003" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64G30N63-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586308v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravelet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.12.076" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82JFCGM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165266v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontie" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lhassani" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Diawara" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elana" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.06.144" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCTDZ3VS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886114v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.05.027" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXDRL4HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681599v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaboriau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bardot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villi&#233;ras" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033840107" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667331v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667344v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nihemaiti" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211754v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211608v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19123-2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211752v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito J. Mari&#241;as" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211747v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihemaiti" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nada" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211757v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211595v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211589v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211527v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536211v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211525v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211514v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211521v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211508v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211504v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822552v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211500v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822554v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756181v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lavaud" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacquement" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822555v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806255v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touffet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazellier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419156v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Caupos" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822551v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390221v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716947v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxi Jiang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Croue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestengg.5c01068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songye Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Yin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suona Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsi Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01375" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Saleh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Remot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart-Remaury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gutierrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143482" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zunhui Lin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Ersan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Westerhoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142879" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricius Marques dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caixia Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Jia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133229" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Tan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafu Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172429" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Candido" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Jiao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Luo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.121070" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouliang Huo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c05975" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Qi Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Geng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Na Song" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Dong Yu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Xiang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoling Wei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119646" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bt Abdullah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohamed Najar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-022-04336-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs von Gunten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118383" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfang Rao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Fan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.134882" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhineng Hao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfu Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156959" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haodan Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c00952" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cheriaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.129114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Donovan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Atkinson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fischer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Taylor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kieffer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ew00091h" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142519" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126858" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.130622" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432455v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Khan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147157" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufia Hena" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124041" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Behnami" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Aghayani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Pourakbar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra07789a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Ding" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gombert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117634" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437139v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Powers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaleise Conway" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carys Mitchelmore" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fleischacker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ew00426j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437141v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roug&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Lafont de Sentenac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Massi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Wright" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ew00411a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488542v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolida Nihemaiti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratish Ramyad Permala" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115221" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491631v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garces" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100242" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrui Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126655" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younggun Yoon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan He" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Dodd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115921" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488732v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121400" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ibn Abdul Hamid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scales" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Allard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobha Muthukumaran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109655" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490775v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Qi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125600" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489601v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115463" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04446149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Zhi Niu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.05.089" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437163v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133737" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437159v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yechen An" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Song" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZXL8K03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys A.A. Carter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Joll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.428" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Carter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05861-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437173v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong An" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hanigan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487364v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.07.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121394v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keucken" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.145" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437183v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04415" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437177v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.351" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04446177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Xu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.11.044" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CN56M73-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Cadee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tung" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.281" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glady-Croue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ramsay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Watkin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley J.T. Murphy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.101" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437190v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratish Permala" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00914-18" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Vera San Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2018.23257" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Moore" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02835" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121131v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Menn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00889" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miklos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe H&#252;bner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Linden" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Drewes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.052" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9R5WCMQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425762v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hoppe-Jones" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Reckhow" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04819" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zhang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Duke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Northcott" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Packer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Allinson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9020094" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630971v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.120" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437210v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glady-Crou&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.019" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01573515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Plewa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D. Wagner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Dad" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.04.022" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437207v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Corbett" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eksteen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-017-1757-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437214v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dramas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.03.034" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huma Sanawar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghui Xiong" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab Alam" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ying Hong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.08.014" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447025v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aimar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.06.025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447043v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Lu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04151" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447036v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Aschermann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Jeihanipour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Shen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Mkongo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.022" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04437218v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Busetti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Langsa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.10.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N2D649F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01305549v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.036" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04446212v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Pei" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jarrett" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez Garces" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saunders" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra04649e" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653542v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filloux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gernjak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.06.034" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V97C9XRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383861v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Criquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prunier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falantin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Person" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.07.050" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447048v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Merle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Garcia-Molina" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.02.001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211480v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nada" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2014.12.035" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447087v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cornejo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02067" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04447055v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03266" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452062v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darli Myat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Zhao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Orbell" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.067" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NWQJDGQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452037v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Teychene" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Collet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2014.10.019" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCH8DCWG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451967v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.08.023" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLZW76B8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211451v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501218f" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211472v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503255j" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174189v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingquan Yan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Korshin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fabbricino" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.044" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNB09HZ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299275v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychen&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazi-Pain" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.043" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095426v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Touffet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3614-0" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915136v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ayache" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pidoux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poussade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.043" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4VBV2GJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915090v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gernjak" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.03.006" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLFCFWRP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946692v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem-Lara de O. Manes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.10.017" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SWT80WG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985273v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj-Romdhane" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeng" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jaouen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grizeau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6PN7BH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942853v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.05.034" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FCFNQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946695v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es402138e" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201586v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es203785s" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832407v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Templier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miserque" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2012.05.002" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VS5ZN4J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201597v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3023094" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435327v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapenne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.779" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818905v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Humbert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.010" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q76F3PS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836809v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.081" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRNJKB12-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904429v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.034" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G51JX5ZC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676450v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9480-z" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6MS3PB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00656660v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.042" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00750960v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.047" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5R8H5J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201554v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.035" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201532v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gallard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2010.084" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653608v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nicolau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9010338" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885910v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Alasonati" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.09.010" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3PMLH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289789v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ambonguilat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Epron" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.12.012" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPFDQTDS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586308v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravelet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.12.076" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82JFCGM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146571v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Largeau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2005.05.003" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64G30N63-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165266v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontie" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lhassani" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Diawara" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elana" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2004.06.144" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCTDZ3VS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886114v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.05.027" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXDRL4HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681599v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaboriau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bardot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villi&#233;ras" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033840107" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667331v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667344v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nihemaiti" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211752v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito J. Mari&#241;as" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211608v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19123-2" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211747v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihemaiti" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nada" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211757v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211754v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211589v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211595v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211527v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536211v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211521v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211525v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211514v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211508v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211500v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822554v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211504v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822552v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756181v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lavaud" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacquement" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822555v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806255v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touffet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazellier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419156v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Caupos" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822551v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390221v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716947v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>