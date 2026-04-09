--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -336,645 +336,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agrochemical pollutant mixtures on the selection of insecticide resistance in the malaria vector Anopheles gambiae. Insights from experimental evolution and transcriptomics</w:t>
+                <w:t xml:space="preserve">A major 6 Mb superlocus is involved in pyrethroid resistance in the common bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christabelle Sadia</w:t>
+                <w:t xml:space="preserve">Chloé Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
+                <w:t xml:space="preserve">Jean‐philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Zoh</w:t>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fodjo Behi</w:t>
+                <w:t xml:space="preserve">Jean‐marie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France-Paraudie Kouadio</w:t>
+                <w:t xml:space="preserve">Romain Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square - Preprint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.1012 - 1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2842368/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289905v1</w:t>
+                <w:t xml:space="preserve">hal-04306739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major 6 Mb superlocus is involved in pyrethroid resistance in the common bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Impact of agrochemical pollutant mixtures on the selection of insecticide resistance in the malaria vector Anopheles gambiae. Insights from experimental evolution and transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Haberkorn</w:t>
+                <w:t xml:space="preserve">Christabelle Sadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe David</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">Marius Zoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Delpuech</w:t>
+                <w:t xml:space="preserve">Fodjo Behi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lasseur</w:t>
+                <w:t xml:space="preserve">France-Paraudie Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (5), pp.1012 - 1028. </w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2842368/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306739v1</w:t>
+                <w:t xml:space="preserve">hal-04289905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of MALDI-TOF MS biotyping to detect deltamethrin resistance in the dengue vector Aedes aegypti</w:t>
+                <w:t xml:space="preserve">Integrated Plan of Insecticide Resistance Surveillance in Mosquito Vectors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Almeras</w:t>
+                <w:t xml:space="preserve">James Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Melo Costa</w:t>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Amalvict</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Guilliet</w:t>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">Haoues Alout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.09.27.559680⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects14050457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289911v1</w:t>
+                <w:t xml:space="preserve">hal-04122120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Plan of Insecticide Resistance Surveillance in Mosquito Vectors in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of MALDI-TOF MS biotyping to detect deltamethrin resistance in the dengue vector Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe David</w:t>
+                <w:t xml:space="preserve">Lionel Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Barrès</w:t>
+                <w:t xml:space="preserve">Monique Melo Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoues Alout</w:t>
+                <w:t xml:space="preserve">Rémy Amalvict</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Guilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lapied</w:t>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (5), pp.457. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects14050457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.09.27.559680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122120v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deltamethrin and transfluthrin select for distinct transcriptomic responses in the malaria vector Anopheles gambiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Gonse Zoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Tutagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christabelle Sadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (1), pp.256. </w:t>
@@ -1198,51 +1198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behi Fodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaïbou Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christabelle Sadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 248, pp.106181. </w:t>
@@ -1274,1298 +1274,1298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of selection regime and introgression on deltamethrin resistance in the arbovirus vector Aedes aegypti – a comparative study between contrasted situations in New Caledonia and French Guiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Faucon</w:t>
+                <w:t xml:space="preserve">Experimental evolution supports the potential of neonicotinoid-pyrethroid combination for managing insecticide resistance in malaria vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Gonse Zoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Tutagata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behi Fodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.6602⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99061-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03327201v1</w:t>
+                <w:t xml:space="preserve">hal-03433428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution supports the potential of neonicotinoid-pyrethroid combination for managing insecticide resistance in malaria vectors</w:t>
+                <w:t xml:space="preserve">Molecular bases of P450-mediated resistance to the neonicotinoid insecticide imidacloprid in the mosquito Ae. aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Gonse Zoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Behi Fodjo</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asam Riaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99061-x⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236, pp.105860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433428v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular bases of P450-mediated resistance to the neonicotinoid insecticide imidacloprid in the mosquito Ae. aegypti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Gonse Zoh</w:t>
+                <w:t xml:space="preserve">Impact of selection regime and introgression on deltamethrin resistance in the arbovirus vector Aedes aegypti – a comparative study between contrasted situations in New Caledonia and French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
+                <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Asam Riaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe David</w:t>
+                <w:t xml:space="preserve">Frederic Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 236, pp.105860. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (12), pp.5589-5598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.6602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433427v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03327201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance aux pyréthrinoïdes chez le moustique tigre</w:t>
+                <w:t xml:space="preserve">Clinical Characteristics and Outcomes of 821 Older Patients With SARS-Cov-2 Infection Admitted to Acute Care Geriatric Wards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorène Zerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krypciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glaa210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03108493v1</w:t>
+                <w:t xml:space="preserve">hal-02967132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Characteristics and Outcomes of 821 Older Patients With SARS-Cov-2 Infection Admitted to Acute Care Geriatric Wards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La résistance aux pyréthrinoïdes chez le moustique tigre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La lutte antivectorielle, 15, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967132v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03108493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second WIN International Conference on “Integrated approaches and innovative tools for combating insecticide resistance in vectors of arboviruses”, October 2018, Singapore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of insecticide resistance in the major Aedes vectors of arboviruses: Advances and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Corbel</w:t>
+                <w:t xml:space="preserve">John Vontas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Durot</w:t>
+                <w:t xml:space="preserve">David Weetman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole L Achee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mamadou B. Coulibaly</w:t>
+                <w:t xml:space="preserve">Dina Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3591-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (10), pp.e0007615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359314v1</w:t>
+                <w:t xml:space="preserve">hal-03043106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’évaluation gérontologique pour les patients cardiovasculaires très âgés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of insecticide resistance and mechanisms involved in the arbovirus vector Aedes aegypti in Laos and implication for vector control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Broussier</w:t>
+                <w:t xml:space="preserve">Somesanith Chonephetsarath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Valembois</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.e0007852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486084v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genetic crosses and pool targeted DNA‐seq for untangling genomic variations associated with resistance to multiple insecticides in the mosquito Aedes aegypti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Second WIN International Conference on “Integrated approaches and innovative tools for combating insecticide resistance in vectors of arboviruses”, October 2018, Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Durot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Faucon</w:t>
+                <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Le Péron</w:t>
+                <w:t xml:space="preserve">Fabrice Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Monchal</w:t>
+                <w:t xml:space="preserve">Mamadou B. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12867⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3591-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359323v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of insecticide resistance and mechanisms involved in the arbovirus vector Aedes aegypti in Laos and implication for vector control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining genetic crosses and pool targeted DNA‐seq for untangling genomic variations associated with resistance to multiple insecticides in the mosquito Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
+                <w:t xml:space="preserve">Bastien Le Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Fustec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somesanith Chonephetsarath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
+                <w:t xml:space="preserve">Marie Monchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007852⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.303 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043102v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of insecticide resistance in the major Aedes vectors of arboviruses: Advances and challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">Apports de l’évaluation gérontologique pour les patients cardiovasculaires très âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Broussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Vontas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Lucie Valembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Lafuente-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Fonseca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Pariel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (10), pp.e0007615. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.120 - 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043106v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative strategies for mosquito-borne arbovirus control</w:t>
               </w:r>
@@ -2711,51 +2711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2802,90 +2802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of micropollutants on the life-history traits of the mosquito Aedes aegypti: On the relevance of transgenerational studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andric Gelasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (1), </w:t>
@@ -3079,51 +3079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary status of insecticide resistance in the major Aedes vectors of arboviruses infecting humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Vontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir J Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,606 +3194,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International workshop on insecticide resistance in vectors of arboviruses, December 2016, Rio de Janeiro, Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">In the hunt for genomic markers of metabolic resistance to pyrethroids in the mosquito Aedes aegypti : An integrated next-generation sequencing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-017-2224-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.e0005526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015361v1</w:t>
+                <w:t xml:space="preserve">hal-02007519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the hunt for genomic markers of metabolic resistance to pyrethroids in the mosquito Aedes aegypti : An integrated next-generation sequencing approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International workshop on insecticide resistance in vectors of arboviruses, December 2016, Rio de Janeiro, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weetman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Faucon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Corbel</w:t>
+                <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (4), pp.e0005526. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2224-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007519v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and biological insecticides select distinct gene expression patterns in Aedes aegypti mosquito</w:t>
+                <w:t xml:space="preserve">Gene expression patterns and sequence polymorphisms associated with mosquito resistance to Bacillus thuringiensis israelensis toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Stalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Viari</w:t>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.0716⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996628v1</w:t>
+                <w:t xml:space="preserve">hal-01996612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression patterns and sequence polymorphisms associated with mosquito resistance to Bacillus thuringiensis israelensis toxins</w:t>
+                <w:t xml:space="preserve">Chemical and biological insecticides select distinct gene expression patterns in Aedes aegypti mosquito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Stalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margot Paris</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+                <w:t xml:space="preserve">Alain Viari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.926. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.20140716-20140716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.0716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996612v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence and Recycling of Bioinsecticidal Bacillus thuringiensis subsp. israelensis Spores in Contrasting Environments: Evidence from Field Monitoring and Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3864,334 +3864,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring resistance to Bacillus thuringiensis subsp. israelensis in the field by performing bioassays with each Cry toxin separately</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Investigating the genetics of Bti resistance using mRNA tag sequencing : application on laboratory strains and natural populations of the dengue vector Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0074-0276130155⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988270v1</w:t>
+                <w:t xml:space="preserve">hal-01996754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the genetics of Bti resistance using mRNA tag sequencing : application on laboratory strains and natural populations of the dengue vector Aedes aegypti</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Monitoring resistance to Bacillus thuringiensis subsp. israelensis in the field by performing bioassays with each Cry toxin separately</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Stalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Despres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (7), pp.894-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0074-0276130155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996754v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insecticide-Driven Patterns of Genetic Variation in the Dengue Vector Aedes aegypti in Martinique Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,77 +4255,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCREASE IN LARVAL GUT PROTEOLYTIC ACTIVITIES AND &amp;quot;Bti&amp;quot; RESISTANCE IN THE DENGUE FEVER MOSQUITO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Stalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4384,51 +4384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insecticide Resistance in the Dengue Vector Aedes aegypti from Martinique: Distribution, Mechanisms and Relations with Environmental Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blanc Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4518,51 +4518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased Toxicity of &amp;quot;Bacillus thuringiensis&amp;quot; subsp. &amp;quot;israelensis&amp;quot; to Mosquito Larvae after Contact with Leaf Litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Stalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4570,51 +4570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylann Kersusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Veyrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (15), pp.5189-5195. </w:t>
@@ -4652,90 +4652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription profiling of resistance to &amp;quot;Bti&amp;quot; toxins in the mosquito &amp;quot;Aedes aegypti&amp;quot; using next-generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Melodelima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4798,51 +4798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval midgut modifications associated with Bti resistance in the yellow fever mosquito using proteomic and transcriptomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnareddy Bayyareddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,51 +4932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of &amp;quot;Bacillus thuringiensis&amp;quot; subsp. &amp;quot;israelensis&amp;quot; in the Field: Evidence for Spore Recycling and Differential Persistence of Toxins in Leaf Litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,51 +4984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Veyrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Périgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (23), pp.8362-8367. </w:t>
@@ -5066,64 +5066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of Bacillus thuringiensis israelensis (Bti) in the environment induces resistance to multiple Bti toxins in mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,90 +5212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate genes revealed by a genome scan for mosquito resistance to a bacterial insecticide: sequence and gene expression variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5342,103 +5342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MITE-based genotyping method to reveal hundreds of DNA polymorphisms in an animal genome after a few generations of artificial selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (1), pp.459. </w:t>
@@ -5521,51 +5521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminación por residuos sólidos en acequías y veredas del Gran Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5678,64 +5678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of resistance to insecticide in disease vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Alout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,90 +5844,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic resistance of the tiger mosquito to pyrethroid insecticides in La Réunion Island likely results from local adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Oberbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5962,51 +5962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic duplication spanning multiple P450s contributes to insecticide resistance in the dengue mosquito Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Guilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,77 +6084,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic amplification affecting a carboxylesterase gene cluster confers organophosphate resistance in the mosquito Aedes aegypti : from genomic characterization to high-throughput field detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6221,103 +6221,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance des moustiques vecteurs aux insecticides - Partie 1 - Lignes directrices pour la surveillance de la résistance des moustiques vecteurs de type Aedes, Anopheles et Culex aux insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Alout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0029, Anses. 2022, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6433,51 +6433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="098B479C"/>
+    <w:nsid w:val="B3C42BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6664,51 +6664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-david" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3950-5909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069880239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3077-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Haberkorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guilliet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kefi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabelle Sadia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zoh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodjo Behi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Paraudie Kouadio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2842368/v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Delpuech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amalvict" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.27.559680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gonse Zoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04673-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayubo Kampango" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hocke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Hansson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Furu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamis Haji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010355" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behi Fodjo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;bou Mouhamadou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99061-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asam Riaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105860" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Baudouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion P&#233;pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krypciak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaa210" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Achee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Coulibaly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3591-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486084v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Broussier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valembois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Lafuente-Lafuente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pariel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le P&#233;ron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12867" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fustec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesanith Chonephetsarath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoutmany Thammavong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007852" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vontas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Fonseca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007615" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L. Achee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Grieco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Vatandoost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Seixas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006822" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delannay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andric Gelasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-017-0254-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moyes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir J Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ching Ng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Ying Koou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005625" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2224-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007519v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005526" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0716" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-926" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Marie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0360-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276130155" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bringuier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Yebakima" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077857" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988254v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21076" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83C0NLM1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Asam Riaz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Poupardin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030989" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylann Kersusan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00903-12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Melodelima" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.11.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT87D6ZM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnareddy Bayyareddy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Jones" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Riaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-248" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02088-12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC1PKG3Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988220v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-551" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988216v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-459" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laymond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Zamorano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Alegre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-799942-5.00014-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379188v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberbach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Laporte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-david" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3950-5909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069880239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3077-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Haberkorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guilliet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kefi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Delpuech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13550" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabelle Sadia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zoh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodjo Behi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Paraudie Kouadio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2842368/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amalvict" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.27.559680" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gonse Zoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04673-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayubo Kampango" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hocke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Hansson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Furu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamis Haji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010355" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behi Fodjo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;bou Mouhamadou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99061-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asam Riaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105860" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Baudouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion P&#233;pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krypciak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaa210" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vontas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Fonseca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007615" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fustec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesanith Chonephetsarath" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoutmany Thammavong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007852" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Achee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Coulibaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3591-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le P&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12867" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Broussier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valembois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Lafuente-Lafuente" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pariel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L. Achee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Grieco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Vatandoost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Seixas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006822" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delannay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andric Gelasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-017-0254-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moyes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir J Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ching Ng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Ying Koou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005625" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007519v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005526" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2224-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996612v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-926" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996628v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0716" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Marie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0360-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12082" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276130155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bringuier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Yebakima" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077857" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988254v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21076" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83C0NLM1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Asam Riaz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Poupardin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030989" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylann Kersusan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00903-12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Melodelima" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.11.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT87D6ZM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnareddy Bayyareddy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Jones" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Riaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-248" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02088-12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC1PKG3Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988220v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-551" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988216v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-459" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laymond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Zamorano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Alegre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-799942-5.00014-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379188v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberbach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Laporte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>