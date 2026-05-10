--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -336,295 +336,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major 6 Mb superlocus is involved in pyrethroid resistance in the common bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Impact of agrochemical pollutant mixtures on the selection of insecticide resistance in the malaria vector Anopheles gambiae. Insights from experimental evolution and transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Haberkorn</w:t>
+                <w:t xml:space="preserve">Christabelle Sadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe David</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">Marius Zoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Delpuech</w:t>
+                <w:t xml:space="preserve">Fodjo Behi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lasseur</w:t>
+                <w:t xml:space="preserve">France-Paraudie Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (5), pp.1012 - 1028. </w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2842368/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306739v1</w:t>
+                <w:t xml:space="preserve">hal-04289905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agrochemical pollutant mixtures on the selection of insecticide resistance in the malaria vector Anopheles gambiae. Insights from experimental evolution and transcriptomics</w:t>
+                <w:t xml:space="preserve">A major 6 Mb superlocus is involved in pyrethroid resistance in the common bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christabelle Sadia</w:t>
+                <w:t xml:space="preserve">Chloé Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
+                <w:t xml:space="preserve">Jean‐philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Zoh</w:t>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fodjo Behi</w:t>
+                <w:t xml:space="preserve">Jean‐marie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France-Paraudie Kouadio</w:t>
+                <w:t xml:space="preserve">Romain Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square - Preprint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.1012 - 1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2842368/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289905v1</w:t>
+                <w:t xml:space="preserve">hal-04306739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Plan of Insecticide Resistance Surveillance in Mosquito Vectors in France</w:t>
               </w:r>
@@ -891,90 +891,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deltamethrin and transfluthrin select for distinct transcriptomic responses in the malaria vector Anopheles gambiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Gonse Zoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Tutagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christabelle Sadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (1), pp.256. </w:t>
@@ -1198,51 +1198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behi Fodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaïbou Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christabelle Sadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 248, pp.106181. </w:t>
@@ -1293,51 +1293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evolution supports the potential of neonicotinoid-pyrethroid combination for managing insecticide resistance in malaria vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Gonse Zoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Tutagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,896 +1676,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03327201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Characteristics and Outcomes of 821 Older Patients With SARS-Cov-2 Infection Admitted to Acute Care Geriatric Wards</w:t>
+                <w:t xml:space="preserve">La résistance aux pyréthrinoïdes chez le moustique tigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Zerah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La lutte antivectorielle, 15, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967132v1</w:t>
+                <w:t xml:space="preserve">anses-03108493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance aux pyréthrinoïdes chez le moustique tigre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical Characteristics and Outcomes of 821 Older Patients With SARS-Cov-2 Infection Admitted to Acute Care Geriatric Wards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Zerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krypciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glaa210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03108493v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of insecticide resistance in the major Aedes vectors of arboviruses: Advances and challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of insecticide resistance and mechanisms involved in the arbovirus vector Aedes aegypti in Laos and implication for vector control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Vontas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe David</w:t>
+                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Weetman</w:t>
+                <w:t xml:space="preserve">Bénédicte Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Fonseca</w:t>
+                <w:t xml:space="preserve">Somesanith Chonephetsarath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13 (10), pp.e0007615. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007615⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.e0007852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043106v1</w:t>
+                <w:t xml:space="preserve">hal-03043102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of insecticide resistance and mechanisms involved in the arbovirus vector Aedes aegypti in Laos and implication for vector control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
+                <w:t xml:space="preserve">Management of insecticide resistance in the major Aedes vectors of arboviruses: Advances and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Fustec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">John Vontas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somesanith Chonephetsarath</w:t>
+                <w:t xml:space="preserve">David Weetman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
+                <w:t xml:space="preserve">Dina Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13 (12), pp.e0007852. </w:t>
+              <w:t xml:space="preserve">, 2019, 13 (10), pp.e0007615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043102v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second WIN International Conference on “Integrated approaches and innovative tools for combating insecticide resistance in vectors of arboviruses”, October 2018, Singapore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining genetic crosses and pool targeted DNA‐seq for untangling genomic variations associated with resistance to multiple insecticides in the mosquito Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Corbel</w:t>
+                <w:t xml:space="preserve">Frédéric Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Durot</w:t>
+                <w:t xml:space="preserve">Bastien Le Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole L Achee</w:t>
+                <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Chandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamadou B. Coulibaly</w:t>
+                <w:t xml:space="preserve">Marie Monchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3591-8⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.303 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359314v1</w:t>
+                <w:t xml:space="preserve">hal-02359323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genetic crosses and pool targeted DNA‐seq for untangling genomic variations associated with resistance to multiple insecticides in the mosquito Aedes aegypti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Apports de l’évaluation gérontologique pour les patients cardiovasculaires très âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Broussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Faucon</w:t>
+                <w:t xml:space="preserve">Lucie Valembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Le Péron</w:t>
+                <w:t xml:space="preserve">Carmelo Lafuente-Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Pariel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12867⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.120 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359323v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’évaluation gérontologique pour les patients cardiovasculaires très âgés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second WIN International Conference on “Integrated approaches and innovative tools for combating insecticide resistance in vectors of arboviruses”, October 2018, Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Broussier</w:t>
+                <w:t xml:space="preserve">Claire Durot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Valembois</w:t>
+                <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Lafuente-Lafuente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe David</w:t>
+                <w:t xml:space="preserve">Fabrice Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pariel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mamadou B. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48, pp.120 - 126. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3591-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486084v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative strategies for mosquito-borne arbovirus control</w:t>
               </w:r>
@@ -3079,51 +3079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary status of insecticide resistance in the major Aedes vectors of arboviruses infecting humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Vontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir J Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,51 +3200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the hunt for genomic markers of metabolic resistance to pyrethroids in the mosquito Aedes aegypti : An integrated next-generation sequencing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,51 +3252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (4), pp.e0005526. </w:t>
@@ -3334,103 +3334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International workshop on insecticide resistance in vectors of arboviruses, December 2016, Rio de Janeiro, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weetman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.278. </w:t>
@@ -3462,338 +3462,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression patterns and sequence polymorphisms associated with mosquito resistance to Bacillus thuringiensis israelensis toxins</w:t>
+                <w:t xml:space="preserve">Chemical and biological insecticides select distinct gene expression patterns in Aedes aegypti mosquito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Stalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+                <w:t xml:space="preserve">Alain Viari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-926⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.20140716-20140716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.0716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996612v1</w:t>
+                <w:t xml:space="preserve">hal-01996628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and biological insecticides select distinct gene expression patterns in Aedes aegypti mosquito</w:t>
+                <w:t xml:space="preserve">Gene expression patterns and sequence polymorphisms associated with mosquito resistance to Bacillus thuringiensis israelensis toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Stalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Viari</w:t>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (12), pp.20140716-20140716. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.0716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996628v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence and Recycling of Bioinsecticidal Bacillus thuringiensis subsp. israelensis Spores in Contrasting Environments: Evidence from Field Monitoring and Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3870,90 +3870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the genetics of Bti resistance using mRNA tag sequencing : application on laboratory strains and natural populations of the dengue vector Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4004,51 +4004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring resistance to Bacillus thuringiensis subsp. israelensis in the field by performing bioassays with each Cry toxin separately</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Stalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,64 +4134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insecticide-Driven Patterns of Genetic Variation in the Dengue Vector Aedes aegypti in Martinique Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,51 +4255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCREASE IN LARVAL GUT PROTEOLYTIC ACTIVITIES AND &amp;quot;Bti&amp;quot; RESISTANCE IN THE DENGUE FEVER MOSQUITO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Stalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,364 +4378,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticide Resistance in the Dengue Vector Aedes aegypti from Martinique: Distribution, Mechanisms and Relations with Environmental Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
+                <w:t xml:space="preserve">Decreased Toxicity of &amp;quot;Bacillus thuringiensis&amp;quot; subsp. &amp;quot;israelensis&amp;quot; to Mosquito Larvae after Contact with Leaf Litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Stalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanc Mathieu</w:t>
+                <w:t xml:space="preserve">Dylann Kersusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pocquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Poupardin</w:t>
+                <w:t xml:space="preserve">Sylvie Veyrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030989⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (15), pp.5189-5195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00903-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00845177v1</w:t>
+                <w:t xml:space="preserve">hal-01988241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased Toxicity of &amp;quot;Bacillus thuringiensis&amp;quot; subsp. &amp;quot;israelensis&amp;quot; to Mosquito Larvae after Contact with Leaf Litter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Stalinski</w:t>
+                <w:t xml:space="preserve">Insecticide Resistance in the Dengue Vector Aedes aegypti from Martinique: Distribution, Mechanisms and Relations with Environmental Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylann Kersusan</w:t>
+                <w:t xml:space="preserve">Muhammad-Asam Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Veyrenc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe David</w:t>
+                <w:t xml:space="preserve">Rodolphe Poupardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (15), pp.5189-5195. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e30989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00903-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988241v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00845177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription profiling of resistance to &amp;quot;Bti&amp;quot; toxins in the mosquito &amp;quot;Aedes aegypti&amp;quot; using next-generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Melodelima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4798,51 +4798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval midgut modifications associated with Bti resistance in the yellow fever mosquito using proteomic and transcriptomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnareddy Bayyareddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,77 +4932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of &amp;quot;Bacillus thuringiensis&amp;quot; subsp. &amp;quot;israelensis&amp;quot; in the Field: Evidence for Spore Recycling and Differential Persistence of Toxins in Leaf Litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Veyrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Périgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5066,64 +5066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of Bacillus thuringiensis israelensis (Bti) in the environment induces resistance to multiple Bti toxins in mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,77 +5212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate genes revealed by a genome scan for mosquito resistance to a bacterial insecticide: sequence and gene expression variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5342,90 +5342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MITE-based genotyping method to reveal hundreds of DNA polymorphisms in an animal genome after a few generations of artificial selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic resistance of the tiger mosquito to pyrethroid insecticides in La Réunion Island likely results from local adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5962,51 +5962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic duplication spanning multiple P450s contributes to insecticide resistance in the dengue mosquito Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Guilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,51 +6084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic amplification affecting a carboxylesterase gene cluster confers organophosphate resistance in the mosquito Aedes aegypti : from genomic characterization to high-throughput field detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6273,51 +6273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0029, Anses. 2022, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6433,51 +6433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3C42BA5"/>
+    <w:nsid w:val="13A7F65E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6664,51 +6664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-david" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3950-5909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069880239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3077-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Haberkorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guilliet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kefi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Delpuech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13550" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabelle Sadia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zoh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodjo Behi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Paraudie Kouadio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2842368/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amalvict" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.27.559680" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gonse Zoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04673-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayubo Kampango" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hocke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Hansson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Furu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamis Haji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010355" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behi Fodjo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;bou Mouhamadou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99061-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asam Riaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105860" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Baudouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion P&#233;pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krypciak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaa210" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vontas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Fonseca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007615" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fustec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesanith Chonephetsarath" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoutmany Thammavong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007852" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Achee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Coulibaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3591-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le P&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12867" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Broussier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valembois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Lafuente-Lafuente" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pariel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L. Achee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Grieco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Vatandoost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Seixas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006822" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delannay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andric Gelasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-017-0254-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moyes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir J Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ching Ng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Ying Koou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005625" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007519v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005526" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2224-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996612v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-926" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996628v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0716" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Marie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0360-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12082" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276130155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bringuier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Yebakima" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077857" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988254v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21076" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83C0NLM1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Asam Riaz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Poupardin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030989" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylann Kersusan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00903-12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Melodelima" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.11.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT87D6ZM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnareddy Bayyareddy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Jones" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Riaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-248" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02088-12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC1PKG3Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988220v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-551" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988216v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-459" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laymond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Zamorano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Alegre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-799942-5.00014-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379188v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberbach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Laporte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-philippe-david" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3950-5909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069880239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3077-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Haberkorn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guilliet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kefi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabelle Sadia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zoh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodjo Behi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Paraudie Kouadio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2842368/v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Delpuech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Almeras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amalvict" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.27.559680" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gonse Zoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04673-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayubo Kampango" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hocke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Hansson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Furu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamis Haji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010355" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behi Fodjo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choua&#239;bou Mouhamadou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99061-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asam Riaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105860" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Baudouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion P&#233;pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krypciak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glaa210" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fustec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesanith Chonephetsarath" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoutmany Thammavong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007852" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vontas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Fonseca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007615" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le P&#233;ron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12867" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Broussier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valembois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Lafuente-Lafuente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pariel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Achee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Coulibaly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3591-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L. Achee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Grieco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Vatandoost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Seixas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pinto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006822" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delannay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andric Gelasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-017-0254-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moyes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir J Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ching Ng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Ying Koou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005625" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007519v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005526" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2224-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0716" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-926" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Marie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0360-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12082" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276130155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bringuier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Yebakima" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077857" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988254v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21076" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83C0NLM1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylann Kersusan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Veyrenc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00903-12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Asam Riaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Poupardin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030989" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Melodelima" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.11.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT87D6ZM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnareddy Bayyareddy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Jones" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Riaz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-248" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02088-12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud L&#233;lu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC1PKG3Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988220v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-551" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988216v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-459" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laymond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Zamorano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Alegre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-799942-5.00014-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379188v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberbach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Laporte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>